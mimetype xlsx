--- v0 (2026-05-12)
+++ v1 (2026-06-27)
@@ -122,57 +122,57 @@
   <si>
     <t>GJUR-MA-001-V4 Manual De Cobro Coactivo</t>
   </si>
   <si>
     <t>Gestión Contractual</t>
   </si>
   <si>
     <t>GCON-MA-001-V13 Manual de Contratación</t>
   </si>
   <si>
     <t>GCON-MA-002-V10 Manual de Interventoría y supervision</t>
   </si>
   <si>
     <t>Gestión Financiera</t>
   </si>
   <si>
     <t>GEFI-MA-001_V4 Manual de Políticas Contables (12-11-2024)</t>
   </si>
   <si>
     <t>GEFI-MA-002_V3 Manual Operativo Contable (27-06-2024)</t>
   </si>
   <si>
     <t>Gestión Documental</t>
   </si>
   <si>
-    <t>GDOC-MA-001-V2_Manual_SGDEA-ORFEO</t>
-[...5 lines deleted...]
-    <t>GDOC-MA-003-V1-Manual Inspeccion y mantenimiento instalaciones fisicas espacios de archivo</t>
+    <t>GDOC-MA-001 V2 Manual SGDEA-ORFEO</t>
+  </si>
+  <si>
+    <t>GDOC-MA-002 V1Manual Técnico Sistema Gestión Documentos Electrónicos SGDEA-ORFEO</t>
+  </si>
+  <si>
+    <t>GDOC-MA-003 V1 Manual Inspección y mantenimiento instalaciones físicas espacios de archivo</t>
   </si>
   <si>
     <t>Gestión de Recursos Físicos</t>
   </si>
   <si>
     <t>GREF-MA-001-V2 Manual de estructuración para la gestión de la infraestructura física de la UAERMV – MEGIF</t>
   </si>
   <si>
     <t>Gestión del Talento Humano</t>
   </si>
   <si>
     <t>Aprobación actualización documental GTHU-MA-001_V3 Manual Código de Integridad (19-12-2023)</t>
   </si>
   <si>
     <t>Aprobación actualización documental GTHU-MA-005_V5 Manual Código de Integridad Institucional (14-11-2025)</t>
   </si>
   <si>
     <t>GTHU-MA-001_V5 Manual Código de Integridad Institucional (14-11-2025)</t>
   </si>
   <si>
     <t>GTHU-S-MA-004_V8 Manual de Buenas Practicas de Seguridad y Salud en el Trabajo en Frentes de Obra de la UMV (19-02-2025)</t>
   </si>
   <si>
     <t>GTHU-S-MA-005_V2 Manual_Toma_Pruebas_Alcohol_y_Drogas (14-04-2021)</t>
   </si>