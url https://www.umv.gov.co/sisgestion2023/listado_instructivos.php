--- v0 (2026-05-12)
+++ v1 (2026-06-27)
@@ -12,97 +12,100 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Instructivos" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
   <si>
     <t>LISTADO DE INTRUCTIVOS VIGENTES SIG</t>
   </si>
   <si>
     <t>TIPO DE PROCESO</t>
   </si>
   <si>
     <t>PROCESO</t>
   </si>
   <si>
     <t>DOCUMENTO</t>
   </si>
   <si>
     <t>ESTRATEGICO</t>
   </si>
   <si>
     <t>Direccionamiento Estratégico</t>
   </si>
   <si>
     <t>DES-IN-001-V1 Instructivo de gestión de iniciativas cooperación internacional</t>
   </si>
   <si>
     <t>DES-IN-002-V2 Instructivo control de información documentada</t>
   </si>
   <si>
     <t>DES-IN-004-V1 Instructivo para la inscripción y registro de proyectos de inversión en la plataforma (MGA – WEB)</t>
   </si>
   <si>
     <t>Estrategia de Gobierno de TI</t>
   </si>
   <si>
     <t>EGTI-IN-001 V2 Instructivo Seguimiento PETI</t>
   </si>
   <si>
     <t>EGTI-IN-002_v1 instructivo de roles y responsabilidades del MSPI</t>
   </si>
   <si>
     <t>MISIONAL</t>
   </si>
   <si>
     <t>Planificación de la Conservación de la Infraestructura</t>
   </si>
   <si>
     <t>PCI-IN-001_V1 Instructivo de toma de fotografías del diagnóstico vial</t>
   </si>
   <si>
+    <t>PCI-IN-002_V1 Instructivo para la toma de aforos vehiculares 13-05-2026</t>
+  </si>
+  <si>
     <t>Gestión de Laboratorios</t>
   </si>
   <si>
     <t>GLAB-IN-002_v8 Instructivo_de_seguimiento_del_equipamiento_del_laboratorio_uaermv</t>
   </si>
   <si>
     <t>GLAB-IN-003-V3 Instructivo para la selección y verificación del método</t>
   </si>
   <si>
     <t>GLAB-IN-004-V5 Instructivo de instalaciones y condiciones ambientales</t>
   </si>
   <si>
     <t>GLAB-IN-005.V6 Instructivo para manejo de muestras e ítems de ensayo</t>
   </si>
   <si>
     <t xml:space="preserve">GLAB-IN-007-V8 Instructivo para los registros técnicos e informes de ensayo	</t>
   </si>
   <si>
     <t>GLAB-IN-008_V3_Instructivo_imparcialidad</t>
   </si>
   <si>
     <t>GLAB-IN-009-V4  Instructivo de auditorías y evaluaciones de ONAC del laboratorio</t>
   </si>
   <si>
     <t>GLAB-IN-010-V3 Instructivo para la revisión por la dirección</t>
@@ -179,54 +182,54 @@
   <si>
     <t>INFRA-IN-018-V1 Instructivo para pavimento de concreto hidráulico</t>
   </si>
   <si>
     <t>INFRA-IN-020-V1 Instructivo de espacio público para la movilidad</t>
   </si>
   <si>
     <t>INFRA-IN-023-V1 Instructivo para parcheo con mezcla asfáltica en frio</t>
   </si>
   <si>
     <t>INFRA-IN-024-V1 Instructivo para el diligenciamiento y control en el uso de los vales de material de excavación</t>
   </si>
   <si>
     <t>INFRA-IN-025-V1 Instructivo concertación estructuración negociación y suscripción de contrato sindical para ejecución de obras</t>
   </si>
   <si>
     <t>INFRA-IN-026-V1 Instructivo para recibo de materiales en obra</t>
   </si>
   <si>
     <t>APOYO</t>
   </si>
   <si>
     <t>Gestión Documental</t>
   </si>
   <si>
-    <t>GDOC-IN-002 V7 Instructivo_Organizacion_Archivos</t>
-[...2 lines deleted...]
-    <t>GDOC-IN-003_V1_Instructivo_Eliminacion_Archivos</t>
+    <t>GDOC-IN-002 V7 Instructivo Organización Archivos</t>
+  </si>
+  <si>
+    <t>GDOC-IN-003 V1 Instructivo Eliminación Archivos</t>
   </si>
   <si>
     <t>Gestión de Recursos Físicos</t>
   </si>
   <si>
     <t>GREF-IN-002-V3 Instructivo para desarrollar un estudio de ofertas de mercado inmobiliario para arrrendamiento de inmuebles</t>
   </si>
   <si>
     <t>GREF-IN-003-V1 Instructivo para reclamación por siniestros</t>
   </si>
   <si>
     <t>Gestión del Talento Humano</t>
   </si>
   <si>
     <t>Aprobación actualización documental GTHU-IN-002_V6 instructivo concertación estructuración y suscripción de contrato sindical para ejecución de obras UAERMV (11-12-2024)</t>
   </si>
   <si>
     <t>Aprobación actualización documental GTHU-IN-006_V3 Instructivo trámite retiro parcial y definitivo de cesantías-UAERMV (12-02-2025)</t>
   </si>
   <si>
     <t>Aprobación actualización documental GTHU-S-IN-001_V3 Instructivo Trámite De Quejas De Acoso Laboral, Sexual  y de todo Tipo de Violencias – UAERMV (29-04-2026)</t>
   </si>
   <si>
     <t>Aprobación actualización documental GTHU-S-IN-004 V3 Y GTHU-S-DI-004 V5</t>
   </si>
@@ -745,62 +748,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/ESTRATEGICO/DES/DES-IN-001-V1_instructivo_de_gestio_n_de_iniciativas_cooperacio_n_internacional.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/ESTRATEGICO/DES/DES-IN-002-V2_Instructivo_control_de_informacion_documentada.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/ESTRATEGICO/DES/DES-IN-004-V1_Instructivo_para_la_inscripcion_y_registro_de_proyectos_de_inversion_en_la_plataforma_MGA___WEB.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/ESTRATEGICO/EGTI/EGTI-IN-001_V2_Instructivo_Seguimiento_PETI.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/ESTRATEGICO/EGTI/EGTI-IN-002_v1_instructivo_de_roles_y_responsabilidades_del_mspi.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/PCI/PCI-IN-001_V1_Instructivo_de_toma_de_fotografias_del_diagnostico_vial.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/GLAB/GLAB-IN-002_v8_Instructivo_de_seguimiento_del_equipamiento_del_laboratorio_uaermv_3.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/GLAB/GLAB_IN-003V3_INSTRUCTIVO_PARA_LA_SELECCION_Y_VERIFICACION_DEL_METODO.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/GLAB/GLAB_IN-004V5_INSTRUCTIVO_DE_INSTALACIONES_Y_CONDICIONES_AMBIENTALES.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/GLAB/20251210337203_00005.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/GLAB/GLAB_IN-007V8_INSTRUCTIVO_PARA_LOS_REGISTROS_TECNICOS_E_INFORMES_DE_ENSAYO.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/GLAB/GLAB-IN-008V3_INSTRUCTIVO_DE_IMPARCIALIDAD.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/GLAB/GLAB-IN-009-V4.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/GLAB/GLAB_IN-010V3_INSTRUCTIVO_PARA_LA_REVISION_POR_LA_DIRECCION.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/PRO/PRO-IN-001-V1_Instructivo_para_el_despacho_y_entrega_de_emulsion_en_frentes_de_obra.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/LMME/LMME-IN-001_V1_Instructivo_para_el_suministro_de_combustible.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA_APROBACION_IN-002_008_018_023-V1_11-08-2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA_APROBACION_IN-005-V1_11-06-2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA_APROBACION_IN-006-V1_20251900259093.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA_APROBACION_IN-013_V105-09-2025_20251900245593.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA_APROBACION_IN-014-V1_22-12-2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA_APROBACION_IN-020-V1-NULL_IMVI-IN-020-V4_29-09-2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA_APROBACION_IN-025_V105-09-2025_20251900245663.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA-APROBACION_IN-026-V1_17-02-2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA-APROBACION-IN-001-V128-04-2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA-APROBACION-IN-009-V124-04-2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA-IN-001-V1_Instructivo_de_Excavacion.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA-IN-002-V1-Instructivo_para_subbases_y_bases_granulares.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA-IN-005-V1_Instructivo_Fresado_Estabilizado.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA-IN-006-V1_Instructivo_para_bacheo.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA-IN-008-V1_Instructivo_para_riego_de_liga_e_imprimacion.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA-IN-009-V1_Instructivo_para_bordillos_como_estructura_de_confinamiento.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA-IN-013-V1_Instructivo_Parcheo_20251900245593.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA-IN-014-V4_Instructivo_para_la_recoleccion_y_consolidacion_de_informacion_de_obras.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA-IN-018-V1_Instructivo_para_pavimento_de_concreto_hidraulico.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA-IN-020-V1_Instructivo_de_espacio_publico_para_la_movilidad.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA-IN-023-V1_Instructivo_para_parcheo_con_mezcla_asfaltica_en_frio.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA-IN-024-V1_Instructivo_para_el_diligenciamiento_y_control_en_el_uso_de_los_vales_de_material_de_excavacion.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA-IN-025-V1_Instructivo_concertacion_estructuracion_negociacion_y_suscripcion_de_contrato_sindical_para_ejecucion_de_obras.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA-IN-026-V1_Instructivo_para_recibo_de_materiales_en_obra.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GDOC/gdoc-in-002-v7_Instructivo_Organizacion_Archivos.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GDOC/GDOC-IN-003_V1_Instructivo_Eliminacion_Archivos.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GREF/GREF-IN-002-V3_Instructivo_para_desarrollar_un_estudio_de_ofertas_de_mercado_inmobiliario_para_arrrendamiento_de_inmuebles.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GREF/GREF-IN-003-V1_Instructivo_para_reclamacion_por_siniestros.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/Aprobacion_actualizacion_documental_GTHU-IN-002_V6_instructivo_concertacion_estructuracion_y_suscripcion_de_contrato_sindical_para_ejecucion_de_obras_UAERMV_11-12-2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/Aprobacion_documental_GTHU-IN-006_V3_Instructivo_tramite_retiro_parcial_y_definitivo_de_cesantias_12-02-2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/Aprobacion_actualizacion_documental_GTHU-S-IN-001_V3_INSTRUCTIVO_TRAMITE_DE_QUEJAS_DE_ACOSO_LABORAL_SEXUAL_29-04-2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/Aprobacion_actualizacion_documental_GTHU-S-IN-004_V3_Y_GTHU-S-DI-004_V5.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/Aprobacion_documental_GTHU-IN-006_V1_Instructivo_tramite_retiro_de_cesantias_UAERMV.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/Aprobacion_documental_GTHU-S-IN-006_Y_GTHU-S-FM-001_01-12-2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/GTHU-IN-001_V1_Instructivo_para_proveer_provisionalmente_empleos_en_la_planta_de_personal.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/GTHU-IN-003_V4_Instructivo_para_la_provision_transitoria_de_empleos_mediante_encargo_UAERMV.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/GTHU-IN-004_V2_Instructivo_Trabajo_Suplementario_Rec_Noc_he_Ttrab_Dom_Fest_29-11-2019.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/GTHU-IN-005_V1_Instructivo_Declaracion_Bienes_y_Rentas_23-07-2020.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/GTHU-IN-006_V3_Instructivo_tramite_retiro_parcial_y_definitivo_de_cesantIas-UAERMV_12-02-2025.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/GTHU-IN-007_V4_Instructivo_tramite_de_conflicto_de_interes-UAERMV_28-06-2022.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/GTHU-IN-008_V3_Instructivo_de_entrega_de_cargo_UAERMV_28-06-2022.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/GTHU-S-IN-001_V3_INSTRUCTIVO_TRAMITE_DE_QUEJAS_DE_ACOSO_LABORAL_SEXUAL_Y__DE_TODO_TIPO_DE_VIOLENCIAS___UAERMV_29-04-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/GTHU-S-IN-002_V1_Instructivo_rescate_espacio_confinado_configuracion_vertical_UAERMV_30-10-2025.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/GTHU-S-IN-003_V2_instructivo_de_examenes_ocupacionales_-_UAERMV_01-12-2025.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/GTHU-S-IN-004_V4_Instructivo_de_identificacion_de_peligros_y_valoracion_de_riesgos_UAERMV.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/GTHU-S-IN-005-V01_Instructivo_para_el_diligenciamiento_formato_revision_por_la_alta_direccion.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/GTHU-S-IN-006_V1_INSTRUCTIVO_DE_IMPLEMENTACION_DEL_PLAN_DE_MANEJO_DE_TRAFICO_PMT-_UAERMV_01-12-2022.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/GTHU-S-IN-007_V2-_INSTRUCTIVO_PARA_LA_INVESTIGACION_DE_ENFERMEDAD_LABORAL___UAERMV.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/GTHU-S-IN-007-V1-Instructivo-enfermedades-laborales-uaermv.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/GTHU-S-IN-008_V2_Instructivo_definicion_de_objetivos_indicadores_y_metas_del_SG-SST_20-08-2025.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/GTHU-S-IN-009_V1_Instructivo_de_limpieza_y_desinfeccion_salas_amigas_de_la_familia_lactante-SAFL_UAERMV_29-09-2025.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/GTHU-S-IN-010_V1_Instructivo_rescate_asistido_alturas_y_espacios_confinados-UAERMV_23-10-2025.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/GTHU-S-IN-011_V1_Instructivo_configuracion_sistema_de_polipastos_3-1_23-10-1025.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GAM/GAM-IN-001_V4_INSTRUCTIVO_FORMULACION_IMPLEMENTACION_Y_SEGUIMIENTO_DEL_PIGA.docx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/ESTRATEGICO/DES/DES-IN-001-V1_instructivo_de_gestio_n_de_iniciativas_cooperacio_n_internacional.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/ESTRATEGICO/DES/DES-IN-002-V2_Instructivo_control_de_informacion_documentada.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/ESTRATEGICO/DES/DES-IN-004-V1_Instructivo_para_la_inscripcion_y_registro_de_proyectos_de_inversion_en_la_plataforma_MGA___WEB.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/ESTRATEGICO/EGTI/EGTI-IN-001_V2_Instructivo_Seguimiento_PETI.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/ESTRATEGICO/EGTI/EGTI-IN-002_v1_instructivo_de_roles_y_responsabilidades_del_mspi.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/PCI/PCI-IN-001_V1_Instructivo_de_toma_de_fotografias_del_diagnostico_vial.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/PCI/PCI-IN-002_V1_Instructivo_para_la_toma_de_aforos_vehiculares_13052026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/GLAB/GLAB-IN-002_v8_Instructivo_de_seguimiento_del_equipamiento_del_laboratorio_uaermv_3.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/GLAB/GLAB_IN-003V3_INSTRUCTIVO_PARA_LA_SELECCION_Y_VERIFICACION_DEL_METODO.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/GLAB/GLAB_IN-004V5_INSTRUCTIVO_DE_INSTALACIONES_Y_CONDICIONES_AMBIENTALES.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/GLAB/20251210337203_00005.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/GLAB/GLAB_IN-007V8_INSTRUCTIVO_PARA_LOS_REGISTROS_TECNICOS_E_INFORMES_DE_ENSAYO.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/GLAB/GLAB-IN-008V3_INSTRUCTIVO_DE_IMPARCIALIDAD.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/GLAB/GLAB-IN-009-V4.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/GLAB/GLAB_IN-010V3_INSTRUCTIVO_PARA_LA_REVISION_POR_LA_DIRECCION.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/PRO/PRO-IN-001-V1_Instructivo_para_el_despacho_y_entrega_de_emulsion_en_frentes_de_obra.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/LMME/LMME-IN-001_V1_Instructivo_para_el_suministro_de_combustible.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA_APROBACION_IN-002_008_018_023-V1_11-08-2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA_APROBACION_IN-005-V1_11-06-2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA_APROBACION_IN-006-V1_20251900259093.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA_APROBACION_IN-013_V105-09-2025_20251900245593.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA_APROBACION_IN-014-V1_22-12-2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA_APROBACION_IN-020-V1-NULL_IMVI-IN-020-V4_29-09-2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA_APROBACION_IN-025_V105-09-2025_20251900245663.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA-APROBACION_IN-026-V1_17-02-2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA-APROBACION-IN-001-V128-04-2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA-APROBACION-IN-009-V124-04-2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA-IN-001-V1_Instructivo_de_Excavacion.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA-IN-002-V1-Instructivo_para_subbases_y_bases_granulares.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA-IN-005-V1_Instructivo_Fresado_Estabilizado.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA-IN-006-V1_Instructivo_para_bacheo.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA-IN-008-V1_Instructivo_para_riego_de_liga_e_imprimacion.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA-IN-009-V1_Instructivo_para_bordillos_como_estructura_de_confinamiento.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA-IN-013-V1_Instructivo_Parcheo_20251900245593.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA-IN-014-V4_Instructivo_para_la_recoleccion_y_consolidacion_de_informacion_de_obras.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA-IN-018-V1_Instructivo_para_pavimento_de_concreto_hidraulico.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA-IN-020-V1_Instructivo_de_espacio_publico_para_la_movilidad.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA-IN-023-V1_Instructivo_para_parcheo_con_mezcla_asfaltica_en_frio.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA-IN-024-V1_Instructivo_para_el_diligenciamiento_y_control_en_el_uso_de_los_vales_de_material_de_excavacion.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA-IN-025-V1_Instructivo_concertacion_estructuracion_negociacion_y_suscripcion_de_contrato_sindical_para_ejecucion_de_obras.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA-IN-026-V1_Instructivo_para_recibo_de_materiales_en_obra.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GDOC/gdoc-in-002-v7_Instructivo_Organizacion_Archivos.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GDOC/GDOC-IN-003_V1_Instructivo_Eliminacion_Archivos.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GREF/GREF-IN-002-V3_Instructivo_para_desarrollar_un_estudio_de_ofertas_de_mercado_inmobiliario_para_arrrendamiento_de_inmuebles.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GREF/GREF-IN-003-V1_Instructivo_para_reclamacion_por_siniestros.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/Aprobacion_actualizacion_documental_GTHU-IN-002_V6_instructivo_concertacion_estructuracion_y_suscripcion_de_contrato_sindical_para_ejecucion_de_obras_UAERMV_11-12-2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/Aprobacion_documental_GTHU-IN-006_V3_Instructivo_tramite_retiro_parcial_y_definitivo_de_cesantias_12-02-2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/Aprobacion_actualizacion_documental_GTHU-S-IN-001_V3_INSTRUCTIVO_TRAMITE_DE_QUEJAS_DE_ACOSO_LABORAL_SEXUAL_29-04-2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/Aprobacion_actualizacion_documental_GTHU-S-IN-004_V3_Y_GTHU-S-DI-004_V5.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/Aprobacion_documental_GTHU-IN-006_V1_Instructivo_tramite_retiro_de_cesantias_UAERMV.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/Aprobacion_documental_GTHU-S-IN-006_Y_GTHU-S-FM-001_01-12-2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/GTHU-IN-001_V1_Instructivo_para_proveer_provisionalmente_empleos_en_la_planta_de_personal.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/GTHU-IN-003_V4_Instructivo_para_la_provision_transitoria_de_empleos_mediante_encargo_UAERMV.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/GTHU-IN-004_V2_Instructivo_Trabajo_Suplementario_Rec_Noc_he_Ttrab_Dom_Fest_29-11-2019.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/GTHU-IN-005_V1_Instructivo_Declaracion_Bienes_y_Rentas_23-07-2020.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/GTHU-IN-006_V3_Instructivo_tramite_retiro_parcial_y_definitivo_de_cesantIas-UAERMV_12-02-2025.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/GTHU-IN-007_V4_Instructivo_tramite_de_conflicto_de_interes-UAERMV_28-06-2022.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/GTHU-IN-008_V3_Instructivo_de_entrega_de_cargo_UAERMV_28-06-2022.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/GTHU-S-IN-001_V3_INSTRUCTIVO_TRAMITE_DE_QUEJAS_DE_ACOSO_LABORAL_SEXUAL_Y__DE_TODO_TIPO_DE_VIOLENCIAS___UAERMV_29-04-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/GTHU-S-IN-002_V1_Instructivo_rescate_espacio_confinado_configuracion_vertical_UAERMV_30-10-2025.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/GTHU-S-IN-003_V2_instructivo_de_examenes_ocupacionales_-_UAERMV_01-12-2025.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/GTHU-S-IN-004_V4_Instructivo_de_identificacion_de_peligros_y_valoracion_de_riesgos_UAERMV.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/GTHU-S-IN-005-V01_Instructivo_para_el_diligenciamiento_formato_revision_por_la_alta_direccion.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/GTHU-S-IN-006_V1_INSTRUCTIVO_DE_IMPLEMENTACION_DEL_PLAN_DE_MANEJO_DE_TRAFICO_PMT-_UAERMV_01-12-2022.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/GTHU-S-IN-007_V2-_INSTRUCTIVO_PARA_LA_INVESTIGACION_DE_ENFERMEDAD_LABORAL___UAERMV.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/GTHU-S-IN-007-V1-Instructivo-enfermedades-laborales-uaermv.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/GTHU-S-IN-008_V2_Instructivo_definicion_de_objetivos_indicadores_y_metas_del_SG-SST_20-08-2025.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/GTHU-S-IN-009_V1_Instructivo_de_limpieza_y_desinfeccion_salas_amigas_de_la_familia_lactante-SAFL_UAERMV_29-09-2025.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/GTHU-S-IN-010_V1_Instructivo_rescate_asistido_alturas_y_espacios_confinados-UAERMV_23-10-2025.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/GTHU-S-IN-011_V1_Instructivo_configuracion_sistema_de_polipastos_3-1_23-10-1025.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GAM/GAM-IN-001_V4_INSTRUCTIVO_FORMULACION_IMPLEMENTACION_Y_SEGUIMIENTO_DEL_PIGA.docx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D73"/>
+  <dimension ref="A1:D74"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B44" sqref="B44"/>
+      <selection activeCell="B45" sqref="B45"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="100" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:4">
       <c r="B2" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="2"/>
       <c r="D2" s="3"/>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="5"/>
       <c r="B3" s="6" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="6" t="s">
         <v>2</v>
       </c>
@@ -831,145 +834,145 @@
       <c r="C6" s="10"/>
       <c r="D6" s="7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="B7" s="9"/>
       <c r="C7" s="8" t="s">
         <v>9</v>
       </c>
       <c r="D7" s="7" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="B8" s="10"/>
       <c r="C8" s="10"/>
       <c r="D8" s="7" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="B9" s="8" t="s">
         <v>12</v>
       </c>
-      <c r="C9" s="11" t="s">
+      <c r="C9" s="8" t="s">
         <v>13</v>
       </c>
       <c r="D9" s="7" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="B10" s="9"/>
-      <c r="C10" s="8" t="s">
+      <c r="C10" s="10"/>
+      <c r="D10" s="7" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="B11" s="9"/>
-      <c r="C11" s="9"/>
+      <c r="C11" s="8" t="s">
+        <v>16</v>
+      </c>
       <c r="D11" s="7" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="B12" s="9"/>
       <c r="C12" s="9"/>
       <c r="D12" s="7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="B13" s="9"/>
       <c r="C13" s="9"/>
       <c r="D13" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="B14" s="9"/>
       <c r="C14" s="9"/>
       <c r="D14" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="B15" s="9"/>
       <c r="C15" s="9"/>
       <c r="D15" s="7" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="B16" s="9"/>
       <c r="C16" s="9"/>
       <c r="D16" s="7" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="B17" s="9"/>
-      <c r="C17" s="10"/>
+      <c r="C17" s="9"/>
       <c r="D17" s="7" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="B18" s="9"/>
-      <c r="C18" s="11" t="s">
+      <c r="C18" s="10"/>
+      <c r="D18" s="7" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="B19" s="9"/>
       <c r="C19" s="11" t="s">
+        <v>25</v>
+      </c>
+      <c r="D19" s="7" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="B20" s="9"/>
-      <c r="C20" s="8" t="s">
+      <c r="C20" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="D20" s="7" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="B21" s="9"/>
-      <c r="C21" s="9"/>
+      <c r="C21" s="8" t="s">
+        <v>29</v>
+      </c>
       <c r="D21" s="7" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="B22" s="9"/>
       <c r="C22" s="9"/>
       <c r="D22" s="7" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="B23" s="9"/>
       <c r="C23" s="9"/>
       <c r="D23" s="7" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="B24" s="9"/>
       <c r="C24" s="9"/>
       <c r="D24" s="7" t="s">
         <v>33</v>
       </c>
     </row>
@@ -1078,102 +1081,102 @@
         <v>48</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="B40" s="9"/>
       <c r="C40" s="9"/>
       <c r="D40" s="7" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="B41" s="9"/>
       <c r="C41" s="9"/>
       <c r="D41" s="7" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="B42" s="9"/>
       <c r="C42" s="9"/>
       <c r="D42" s="7" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="43" spans="1:4">
-      <c r="B43" s="10"/>
-      <c r="C43" s="10"/>
+      <c r="B43" s="9"/>
+      <c r="C43" s="9"/>
       <c r="D43" s="7" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="44" spans="1:4">
-      <c r="B44" s="8" t="s">
+      <c r="B44" s="10"/>
+      <c r="C44" s="10"/>
+      <c r="D44" s="7" t="s">
         <v>53</v>
       </c>
-      <c r="C44" s="8" t="s">
+    </row>
+    <row r="45" spans="1:4">
+      <c r="B45" s="8" t="s">
         <v>54</v>
       </c>
-      <c r="D44" s="7" t="s">
+      <c r="C45" s="8" t="s">
         <v>55</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="C45" s="10"/>
       <c r="D45" s="7" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="B46" s="9"/>
-      <c r="C46" s="8" t="s">
+      <c r="C46" s="10"/>
+      <c r="D46" s="7" t="s">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>58</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="B47" s="9"/>
-      <c r="C47" s="10"/>
+      <c r="C47" s="8" t="s">
+        <v>58</v>
+      </c>
       <c r="D47" s="7" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="B48" s="9"/>
-      <c r="C48" s="8" t="s">
+      <c r="C48" s="10"/>
+      <c r="D48" s="7" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="B49" s="9"/>
-      <c r="C49" s="9"/>
+      <c r="C49" s="8" t="s">
+        <v>61</v>
+      </c>
       <c r="D49" s="7" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="B50" s="9"/>
       <c r="C50" s="9"/>
       <c r="D50" s="7" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="B51" s="9"/>
       <c r="C51" s="9"/>
       <c r="D51" s="7" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="B52" s="9"/>
       <c r="C52" s="9"/>
       <c r="D52" s="7" t="s">
         <v>65</v>
       </c>
     </row>
@@ -1290,154 +1293,162 @@
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="B69" s="9"/>
       <c r="C69" s="9"/>
       <c r="D69" s="7" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="B70" s="9"/>
       <c r="C70" s="9"/>
       <c r="D70" s="7" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="B71" s="9"/>
       <c r="C71" s="9"/>
       <c r="D71" s="7" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="B72" s="9"/>
-      <c r="C72" s="10"/>
+      <c r="C72" s="9"/>
       <c r="D72" s="7" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="73" spans="1:4">
-      <c r="B73" s="10"/>
-      <c r="C73" s="11" t="s">
+      <c r="B73" s="9"/>
+      <c r="C73" s="10"/>
+      <c r="D73" s="7" t="s">
         <v>86</v>
       </c>
-      <c r="D73" s="7" t="s">
+    </row>
+    <row r="74" spans="1:4">
+      <c r="B74" s="10"/>
+      <c r="C74" s="11" t="s">
         <v>87</v>
+      </c>
+      <c r="D74" s="7" t="s">
+        <v>88</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B2:D2"/>
     <mergeCell ref="C4:C6"/>
     <mergeCell ref="C7:C8"/>
     <mergeCell ref="B4:B8"/>
-    <mergeCell ref="C9:C9"/>
-[...1 lines deleted...]
-    <mergeCell ref="C18:C18"/>
+    <mergeCell ref="C9:C10"/>
+    <mergeCell ref="C11:C18"/>
     <mergeCell ref="C19:C19"/>
-    <mergeCell ref="C20:C43"/>
-[...5 lines deleted...]
-    <mergeCell ref="B44:B73"/>
+    <mergeCell ref="C20:C20"/>
+    <mergeCell ref="C21:C44"/>
+    <mergeCell ref="B9:B44"/>
+    <mergeCell ref="C45:C46"/>
+    <mergeCell ref="C47:C48"/>
+    <mergeCell ref="C49:C73"/>
+    <mergeCell ref="C74:C74"/>
+    <mergeCell ref="B45:B74"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D4" r:id="rId_hyperlink_1" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/ESTRATEGICO/DES/DES-IN-001-V1_instructivo_de_gestio_n_de_iniciativas_cooperacio_n_internacional.docx"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_2" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/ESTRATEGICO/DES/DES-IN-002-V2_Instructivo_control_de_informacion_documentada.docx"/>
     <hyperlink ref="D6" r:id="rId_hyperlink_3" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/ESTRATEGICO/DES/DES-IN-004-V1_Instructivo_para_la_inscripcion_y_registro_de_proyectos_de_inversion_en_la_plataforma_MGA___WEB.docx"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_4" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/ESTRATEGICO/EGTI/EGTI-IN-001_V2_Instructivo_Seguimiento_PETI.docx"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_5" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/ESTRATEGICO/EGTI/EGTI-IN-002_v1_instructivo_de_roles_y_responsabilidades_del_mspi.docx"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_6" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/PCI/PCI-IN-001_V1_Instructivo_de_toma_de_fotografias_del_diagnostico_vial.doc"/>
-    <hyperlink ref="D10" r:id="rId_hyperlink_7" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/GLAB/GLAB-IN-002_v8_Instructivo_de_seguimiento_del_equipamiento_del_laboratorio_uaermv_3.docx"/>
-[...62 lines deleted...]
-    <hyperlink ref="D73" r:id="rId_hyperlink_70" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GAM/GAM-IN-001_V4_INSTRUCTIVO_FORMULACION_IMPLEMENTACION_Y_SEGUIMIENTO_DEL_PIGA.docx"/>
+    <hyperlink ref="D10" r:id="rId_hyperlink_7" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/PCI/PCI-IN-002_V1_Instructivo_para_la_toma_de_aforos_vehiculares_13052026.pdf"/>
+    <hyperlink ref="D11" r:id="rId_hyperlink_8" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/GLAB/GLAB-IN-002_v8_Instructivo_de_seguimiento_del_equipamiento_del_laboratorio_uaermv_3.docx"/>
+    <hyperlink ref="D12" r:id="rId_hyperlink_9" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/GLAB/GLAB_IN-003V3_INSTRUCTIVO_PARA_LA_SELECCION_Y_VERIFICACION_DEL_METODO.docx"/>
+    <hyperlink ref="D13" r:id="rId_hyperlink_10" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/GLAB/GLAB_IN-004V5_INSTRUCTIVO_DE_INSTALACIONES_Y_CONDICIONES_AMBIENTALES.docx"/>
+    <hyperlink ref="D14" r:id="rId_hyperlink_11" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/GLAB/20251210337203_00005.docx"/>
+    <hyperlink ref="D15" r:id="rId_hyperlink_12" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/GLAB/GLAB_IN-007V8_INSTRUCTIVO_PARA_LOS_REGISTROS_TECNICOS_E_INFORMES_DE_ENSAYO.docx"/>
+    <hyperlink ref="D16" r:id="rId_hyperlink_13" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/GLAB/GLAB-IN-008V3_INSTRUCTIVO_DE_IMPARCIALIDAD.docx"/>
+    <hyperlink ref="D17" r:id="rId_hyperlink_14" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/GLAB/GLAB-IN-009-V4.docx"/>
+    <hyperlink ref="D18" r:id="rId_hyperlink_15" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/GLAB/GLAB_IN-010V3_INSTRUCTIVO_PARA_LA_REVISION_POR_LA_DIRECCION.docx"/>
+    <hyperlink ref="D19" r:id="rId_hyperlink_16" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/PRO/PRO-IN-001-V1_Instructivo_para_el_despacho_y_entrega_de_emulsion_en_frentes_de_obra.docx"/>
+    <hyperlink ref="D20" r:id="rId_hyperlink_17" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/LMME/LMME-IN-001_V1_Instructivo_para_el_suministro_de_combustible.docx"/>
+    <hyperlink ref="D21" r:id="rId_hyperlink_18" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA_APROBACION_IN-002_008_018_023-V1_11-08-2025.pdf"/>
+    <hyperlink ref="D22" r:id="rId_hyperlink_19" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA_APROBACION_IN-005-V1_11-06-2025.pdf"/>
+    <hyperlink ref="D23" r:id="rId_hyperlink_20" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA_APROBACION_IN-006-V1_20251900259093.pdf"/>
+    <hyperlink ref="D24" r:id="rId_hyperlink_21" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA_APROBACION_IN-013_V105-09-2025_20251900245593.pdf"/>
+    <hyperlink ref="D25" r:id="rId_hyperlink_22" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA_APROBACION_IN-014-V1_22-12-2023.pdf"/>
+    <hyperlink ref="D26" r:id="rId_hyperlink_23" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA_APROBACION_IN-020-V1-NULL_IMVI-IN-020-V4_29-09-2025.pdf"/>
+    <hyperlink ref="D27" r:id="rId_hyperlink_24" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA_APROBACION_IN-025_V105-09-2025_20251900245663.pdf"/>
+    <hyperlink ref="D28" r:id="rId_hyperlink_25" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA-APROBACION_IN-026-V1_17-02-2026.pdf"/>
+    <hyperlink ref="D29" r:id="rId_hyperlink_26" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA-APROBACION-IN-001-V128-04-2026.pdf"/>
+    <hyperlink ref="D30" r:id="rId_hyperlink_27" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA-APROBACION-IN-009-V124-04-2026.pdf"/>
+    <hyperlink ref="D31" r:id="rId_hyperlink_28" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA-IN-001-V1_Instructivo_de_Excavacion.docx"/>
+    <hyperlink ref="D32" r:id="rId_hyperlink_29" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA-IN-002-V1-Instructivo_para_subbases_y_bases_granulares.docx"/>
+    <hyperlink ref="D33" r:id="rId_hyperlink_30" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA-IN-005-V1_Instructivo_Fresado_Estabilizado.docx"/>
+    <hyperlink ref="D34" r:id="rId_hyperlink_31" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA-IN-006-V1_Instructivo_para_bacheo.docx"/>
+    <hyperlink ref="D35" r:id="rId_hyperlink_32" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA-IN-008-V1_Instructivo_para_riego_de_liga_e_imprimacion.docx"/>
+    <hyperlink ref="D36" r:id="rId_hyperlink_33" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA-IN-009-V1_Instructivo_para_bordillos_como_estructura_de_confinamiento.docx"/>
+    <hyperlink ref="D37" r:id="rId_hyperlink_34" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA-IN-013-V1_Instructivo_Parcheo_20251900245593.docx"/>
+    <hyperlink ref="D38" r:id="rId_hyperlink_35" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA-IN-014-V4_Instructivo_para_la_recoleccion_y_consolidacion_de_informacion_de_obras.docx"/>
+    <hyperlink ref="D39" r:id="rId_hyperlink_36" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA-IN-018-V1_Instructivo_para_pavimento_de_concreto_hidraulico.docx"/>
+    <hyperlink ref="D40" r:id="rId_hyperlink_37" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA-IN-020-V1_Instructivo_de_espacio_publico_para_la_movilidad.docx"/>
+    <hyperlink ref="D41" r:id="rId_hyperlink_38" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA-IN-023-V1_Instructivo_para_parcheo_con_mezcla_asfaltica_en_frio.docx"/>
+    <hyperlink ref="D42" r:id="rId_hyperlink_39" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA-IN-024-V1_Instructivo_para_el_diligenciamiento_y_control_en_el_uso_de_los_vales_de_material_de_excavacion.docx"/>
+    <hyperlink ref="D43" r:id="rId_hyperlink_40" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA-IN-025-V1_Instructivo_concertacion_estructuracion_negociacion_y_suscripcion_de_contrato_sindical_para_ejecucion_de_obras.docx"/>
+    <hyperlink ref="D44" r:id="rId_hyperlink_41" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA-IN-026-V1_Instructivo_para_recibo_de_materiales_en_obra.docx"/>
+    <hyperlink ref="D45" r:id="rId_hyperlink_42" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GDOC/gdoc-in-002-v7_Instructivo_Organizacion_Archivos.docx"/>
+    <hyperlink ref="D46" r:id="rId_hyperlink_43" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GDOC/GDOC-IN-003_V1_Instructivo_Eliminacion_Archivos.doc"/>
+    <hyperlink ref="D47" r:id="rId_hyperlink_44" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GREF/GREF-IN-002-V3_Instructivo_para_desarrollar_un_estudio_de_ofertas_de_mercado_inmobiliario_para_arrrendamiento_de_inmuebles.docx"/>
+    <hyperlink ref="D48" r:id="rId_hyperlink_45" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GREF/GREF-IN-003-V1_Instructivo_para_reclamacion_por_siniestros.doc"/>
+    <hyperlink ref="D49" r:id="rId_hyperlink_46" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/Aprobacion_actualizacion_documental_GTHU-IN-002_V6_instructivo_concertacion_estructuracion_y_suscripcion_de_contrato_sindical_para_ejecucion_de_obras_UAERMV_11-12-2024.pdf"/>
+    <hyperlink ref="D50" r:id="rId_hyperlink_47" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/Aprobacion_documental_GTHU-IN-006_V3_Instructivo_tramite_retiro_parcial_y_definitivo_de_cesantias_12-02-2025.pdf"/>
+    <hyperlink ref="D51" r:id="rId_hyperlink_48" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/Aprobacion_actualizacion_documental_GTHU-S-IN-001_V3_INSTRUCTIVO_TRAMITE_DE_QUEJAS_DE_ACOSO_LABORAL_SEXUAL_29-04-2026.pdf"/>
+    <hyperlink ref="D52" r:id="rId_hyperlink_49" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/Aprobacion_actualizacion_documental_GTHU-S-IN-004_V3_Y_GTHU-S-DI-004_V5.pdf"/>
+    <hyperlink ref="D53" r:id="rId_hyperlink_50" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/Aprobacion_documental_GTHU-IN-006_V1_Instructivo_tramite_retiro_de_cesantias_UAERMV.pdf"/>
+    <hyperlink ref="D54" r:id="rId_hyperlink_51" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/Aprobacion_documental_GTHU-S-IN-006_Y_GTHU-S-FM-001_01-12-2022.pdf"/>
+    <hyperlink ref="D55" r:id="rId_hyperlink_52" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/GTHU-IN-001_V1_Instructivo_para_proveer_provisionalmente_empleos_en_la_planta_de_personal.docx"/>
+    <hyperlink ref="D56" r:id="rId_hyperlink_53" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/GTHU-IN-003_V4_Instructivo_para_la_provision_transitoria_de_empleos_mediante_encargo_UAERMV.docx"/>
+    <hyperlink ref="D57" r:id="rId_hyperlink_54" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/GTHU-IN-004_V2_Instructivo_Trabajo_Suplementario_Rec_Noc_he_Ttrab_Dom_Fest_29-11-2019.docx"/>
+    <hyperlink ref="D58" r:id="rId_hyperlink_55" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/GTHU-IN-005_V1_Instructivo_Declaracion_Bienes_y_Rentas_23-07-2020.docx"/>
+    <hyperlink ref="D59" r:id="rId_hyperlink_56" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/GTHU-IN-006_V3_Instructivo_tramite_retiro_parcial_y_definitivo_de_cesantIas-UAERMV_12-02-2025.docx"/>
+    <hyperlink ref="D60" r:id="rId_hyperlink_57" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/GTHU-IN-007_V4_Instructivo_tramite_de_conflicto_de_interes-UAERMV_28-06-2022.docx"/>
+    <hyperlink ref="D61" r:id="rId_hyperlink_58" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/GTHU-IN-008_V3_Instructivo_de_entrega_de_cargo_UAERMV_28-06-2022.docx"/>
+    <hyperlink ref="D62" r:id="rId_hyperlink_59" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/GTHU-S-IN-001_V3_INSTRUCTIVO_TRAMITE_DE_QUEJAS_DE_ACOSO_LABORAL_SEXUAL_Y__DE_TODO_TIPO_DE_VIOLENCIAS___UAERMV_29-04-2026.docx"/>
+    <hyperlink ref="D63" r:id="rId_hyperlink_60" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/GTHU-S-IN-002_V1_Instructivo_rescate_espacio_confinado_configuracion_vertical_UAERMV_30-10-2025.docx"/>
+    <hyperlink ref="D64" r:id="rId_hyperlink_61" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/GTHU-S-IN-003_V2_instructivo_de_examenes_ocupacionales_-_UAERMV_01-12-2025.docx"/>
+    <hyperlink ref="D65" r:id="rId_hyperlink_62" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/GTHU-S-IN-004_V4_Instructivo_de_identificacion_de_peligros_y_valoracion_de_riesgos_UAERMV.docx"/>
+    <hyperlink ref="D66" r:id="rId_hyperlink_63" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/GTHU-S-IN-005-V01_Instructivo_para_el_diligenciamiento_formato_revision_por_la_alta_direccion.doc"/>
+    <hyperlink ref="D67" r:id="rId_hyperlink_64" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/GTHU-S-IN-006_V1_INSTRUCTIVO_DE_IMPLEMENTACION_DEL_PLAN_DE_MANEJO_DE_TRAFICO_PMT-_UAERMV_01-12-2022.docx"/>
+    <hyperlink ref="D68" r:id="rId_hyperlink_65" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/GTHU-S-IN-007_V2-_INSTRUCTIVO_PARA_LA_INVESTIGACION_DE_ENFERMEDAD_LABORAL___UAERMV.docx"/>
+    <hyperlink ref="D69" r:id="rId_hyperlink_66" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/GTHU-S-IN-007-V1-Instructivo-enfermedades-laborales-uaermv.docx"/>
+    <hyperlink ref="D70" r:id="rId_hyperlink_67" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/GTHU-S-IN-008_V2_Instructivo_definicion_de_objetivos_indicadores_y_metas_del_SG-SST_20-08-2025.doc"/>
+    <hyperlink ref="D71" r:id="rId_hyperlink_68" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/GTHU-S-IN-009_V1_Instructivo_de_limpieza_y_desinfeccion_salas_amigas_de_la_familia_lactante-SAFL_UAERMV_29-09-2025.docx"/>
+    <hyperlink ref="D72" r:id="rId_hyperlink_69" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/GTHU-S-IN-010_V1_Instructivo_rescate_asistido_alturas_y_espacios_confinados-UAERMV_23-10-2025.docx"/>
+    <hyperlink ref="D73" r:id="rId_hyperlink_70" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/GTHU-S-IN-011_V1_Instructivo_configuracion_sistema_de_polipastos_3-1_23-10-1025.docx"/>
+    <hyperlink ref="D74" r:id="rId_hyperlink_71" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GAM/GAM-IN-001_V4_INSTRUCTIVO_FORMULACION_IMPLEMENTACION_Y_SEGUIMIENTO_DEL_PIGA.docx"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>