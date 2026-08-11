--- v1 (2026-06-27)
+++ v2 (2026-08-11)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Instructivos" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="95">
   <si>
     <t>LISTADO DE INTRUCTIVOS VIGENTES SIG</t>
   </si>
   <si>
     <t>TIPO DE PROCESO</t>
   </si>
   <si>
     <t>PROCESO</t>
   </si>
   <si>
     <t>DOCUMENTO</t>
   </si>
   <si>
     <t>ESTRATEGICO</t>
   </si>
   <si>
     <t>Direccionamiento Estratégico</t>
   </si>
   <si>
     <t>DES-IN-001-V1 Instructivo de gestión de iniciativas cooperación internacional</t>
   </si>
   <si>
     <t>DES-IN-002-V2 Instructivo control de información documentada</t>
   </si>
   <si>
@@ -113,114 +113,132 @@
   <si>
     <t>Producción de Mezcla</t>
   </si>
   <si>
     <t>PRO-IN-001-V1 Instructivo para el despacho y entrega de emulsión en frentes de obra</t>
   </si>
   <si>
     <t>Logística y Manejo de la Maquinaria y Equipo</t>
   </si>
   <si>
     <t>LMME-IN-001_V1_Instructivo_para_el_suministro_de_combustible</t>
   </si>
   <si>
     <t>Intervención de la Infraestructura</t>
   </si>
   <si>
     <t>INFRA APROBACION IN-002 008 018 023-V1 (11-08-2025)</t>
   </si>
   <si>
     <t>INFRA APROBACION IN-005-V1 (11-06-2025)</t>
   </si>
   <si>
     <t xml:space="preserve">INFRA APROBACION IN-006-V1 </t>
   </si>
   <si>
+    <t>INFRA APROBACION IN-012 016-V1 (30-06-2026)</t>
+  </si>
+  <si>
     <t>INFRA APROBACION IN-013 V1(05-09-2025) 20251900245593</t>
   </si>
   <si>
     <t>INFRA APROBACION IN-014-V1 (22-12-2023)</t>
   </si>
   <si>
     <t>INFRA APROBACIÓN IN-020-V1-NULL IMVI-IN-020-V4 (29-09-2025)</t>
   </si>
   <si>
     <t>INFRA APROBACION IN-025 V1(05-09-2025) 20251900245663</t>
   </si>
   <si>
     <t>INFRA-APROBACION IN-026-V1 (17-02-2026)</t>
   </si>
   <si>
     <t>INFRA-APROBACION-IN-001-V1(28-04-2026)</t>
   </si>
   <si>
     <t>INFRA-APROBACION-IN-009-V1(24-04-2026)</t>
   </si>
   <si>
     <t>INFRA-IN-001-V1 Instructivo de Excavación</t>
   </si>
   <si>
     <t>INFRA-IN-002-V1-Instructivo para subbases y bases granulares</t>
   </si>
   <si>
     <t>INFRA-IN-005-V1 Instructivo Fresado Estabilizado</t>
   </si>
   <si>
     <t>INFRA-IN-006-V1 Instructivo para bacheo</t>
   </si>
   <si>
     <t>INFRA-IN-008-V1 Instructivo para riego de liga e imprimación</t>
   </si>
   <si>
     <t>INFRA-IN-009-V1 Instructivo para bordillos como estructura de confinamiento</t>
   </si>
   <si>
+    <t>INFRA-IN-012-V1 Instructivo Para Sello De Fisuras y Grietas</t>
+  </si>
+  <si>
     <t xml:space="preserve">INFRA-IN-013-V1 Instructivo Parcheo </t>
   </si>
   <si>
     <t>INFRA-IN-014-V4 Instructivo para la recolección y consolidación de información de obras</t>
   </si>
   <si>
+    <t>INFRA-IN-016-V1 Instructivo para fresado de pavimento asfáltico</t>
+  </si>
+  <si>
     <t>INFRA-IN-018-V1 Instructivo para pavimento de concreto hidráulico</t>
   </si>
   <si>
     <t>INFRA-IN-020-V1 Instructivo de espacio público para la movilidad</t>
   </si>
   <si>
     <t>INFRA-IN-023-V1 Instructivo para parcheo con mezcla asfáltica en frio</t>
   </si>
   <si>
     <t>INFRA-IN-024-V1 Instructivo para el diligenciamiento y control en el uso de los vales de material de excavación</t>
   </si>
   <si>
     <t>INFRA-IN-025-V1 Instructivo concertación estructuración negociación y suscripción de contrato sindical para ejecución de obras</t>
   </si>
   <si>
     <t>INFRA-IN-026-V1 Instructivo para recibo de materiales en obra</t>
   </si>
   <si>
     <t>APOYO</t>
+  </si>
+  <si>
+    <t>Gestión Financiera</t>
+  </si>
+  <si>
+    <t>GEFI-IN-001-V3 Instructivo para el Manejo y Legalización de Avances</t>
+  </si>
+  <si>
+    <t>GEFI-IN-002-V6 Instructivo para manejo y control caja menor</t>
   </si>
   <si>
     <t>Gestión Documental</t>
   </si>
   <si>
     <t>GDOC-IN-002 V7 Instructivo Organización Archivos</t>
   </si>
   <si>
     <t>GDOC-IN-003 V1 Instructivo Eliminación Archivos</t>
   </si>
   <si>
     <t>Gestión de Recursos Físicos</t>
   </si>
   <si>
     <t>GREF-IN-002-V3 Instructivo para desarrollar un estudio de ofertas de mercado inmobiliario para arrrendamiento de inmuebles</t>
   </si>
   <si>
     <t>GREF-IN-003-V1 Instructivo para reclamación por siniestros</t>
   </si>
   <si>
     <t>Gestión del Talento Humano</t>
   </si>
   <si>
     <t>Aprobación actualización documental GTHU-IN-002_V6 instructivo concertación estructuración y suscripción de contrato sindical para ejecución de obras UAERMV (11-12-2024)</t>
   </si>
@@ -748,62 +766,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/ESTRATEGICO/DES/DES-IN-001-V1_instructivo_de_gestio_n_de_iniciativas_cooperacio_n_internacional.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/ESTRATEGICO/DES/DES-IN-002-V2_Instructivo_control_de_informacion_documentada.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/ESTRATEGICO/DES/DES-IN-004-V1_Instructivo_para_la_inscripcion_y_registro_de_proyectos_de_inversion_en_la_plataforma_MGA___WEB.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/ESTRATEGICO/EGTI/EGTI-IN-001_V2_Instructivo_Seguimiento_PETI.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/ESTRATEGICO/EGTI/EGTI-IN-002_v1_instructivo_de_roles_y_responsabilidades_del_mspi.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/PCI/PCI-IN-001_V1_Instructivo_de_toma_de_fotografias_del_diagnostico_vial.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/PCI/PCI-IN-002_V1_Instructivo_para_la_toma_de_aforos_vehiculares_13052026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/GLAB/GLAB-IN-002_v8_Instructivo_de_seguimiento_del_equipamiento_del_laboratorio_uaermv_3.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/GLAB/GLAB_IN-003V3_INSTRUCTIVO_PARA_LA_SELECCION_Y_VERIFICACION_DEL_METODO.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/GLAB/GLAB_IN-004V5_INSTRUCTIVO_DE_INSTALACIONES_Y_CONDICIONES_AMBIENTALES.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/GLAB/20251210337203_00005.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/GLAB/GLAB_IN-007V8_INSTRUCTIVO_PARA_LOS_REGISTROS_TECNICOS_E_INFORMES_DE_ENSAYO.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/GLAB/GLAB-IN-008V3_INSTRUCTIVO_DE_IMPARCIALIDAD.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/GLAB/GLAB-IN-009-V4.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/GLAB/GLAB_IN-010V3_INSTRUCTIVO_PARA_LA_REVISION_POR_LA_DIRECCION.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/PRO/PRO-IN-001-V1_Instructivo_para_el_despacho_y_entrega_de_emulsion_en_frentes_de_obra.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/LMME/LMME-IN-001_V1_Instructivo_para_el_suministro_de_combustible.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA_APROBACION_IN-002_008_018_023-V1_11-08-2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA_APROBACION_IN-005-V1_11-06-2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA_APROBACION_IN-006-V1_20251900259093.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA_APROBACION_IN-013_V105-09-2025_20251900245593.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA_APROBACION_IN-014-V1_22-12-2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA_APROBACION_IN-020-V1-NULL_IMVI-IN-020-V4_29-09-2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA_APROBACION_IN-025_V105-09-2025_20251900245663.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA-APROBACION_IN-026-V1_17-02-2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA-APROBACION-IN-001-V128-04-2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA-APROBACION-IN-009-V124-04-2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA-IN-001-V1_Instructivo_de_Excavacion.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA-IN-002-V1-Instructivo_para_subbases_y_bases_granulares.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA-IN-005-V1_Instructivo_Fresado_Estabilizado.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA-IN-006-V1_Instructivo_para_bacheo.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA-IN-008-V1_Instructivo_para_riego_de_liga_e_imprimacion.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA-IN-009-V1_Instructivo_para_bordillos_como_estructura_de_confinamiento.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA-IN-013-V1_Instructivo_Parcheo_20251900245593.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA-IN-014-V4_Instructivo_para_la_recoleccion_y_consolidacion_de_informacion_de_obras.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA-IN-018-V1_Instructivo_para_pavimento_de_concreto_hidraulico.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA-IN-020-V1_Instructivo_de_espacio_publico_para_la_movilidad.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA-IN-023-V1_Instructivo_para_parcheo_con_mezcla_asfaltica_en_frio.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA-IN-024-V1_Instructivo_para_el_diligenciamiento_y_control_en_el_uso_de_los_vales_de_material_de_excavacion.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA-IN-025-V1_Instructivo_concertacion_estructuracion_negociacion_y_suscripcion_de_contrato_sindical_para_ejecucion_de_obras.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA-IN-026-V1_Instructivo_para_recibo_de_materiales_en_obra.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GDOC/gdoc-in-002-v7_Instructivo_Organizacion_Archivos.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GDOC/GDOC-IN-003_V1_Instructivo_Eliminacion_Archivos.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GREF/GREF-IN-002-V3_Instructivo_para_desarrollar_un_estudio_de_ofertas_de_mercado_inmobiliario_para_arrrendamiento_de_inmuebles.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GREF/GREF-IN-003-V1_Instructivo_para_reclamacion_por_siniestros.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/Aprobacion_actualizacion_documental_GTHU-IN-002_V6_instructivo_concertacion_estructuracion_y_suscripcion_de_contrato_sindical_para_ejecucion_de_obras_UAERMV_11-12-2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/Aprobacion_documental_GTHU-IN-006_V3_Instructivo_tramite_retiro_parcial_y_definitivo_de_cesantias_12-02-2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/Aprobacion_actualizacion_documental_GTHU-S-IN-001_V3_INSTRUCTIVO_TRAMITE_DE_QUEJAS_DE_ACOSO_LABORAL_SEXUAL_29-04-2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/Aprobacion_actualizacion_documental_GTHU-S-IN-004_V3_Y_GTHU-S-DI-004_V5.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/Aprobacion_documental_GTHU-IN-006_V1_Instructivo_tramite_retiro_de_cesantias_UAERMV.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/Aprobacion_documental_GTHU-S-IN-006_Y_GTHU-S-FM-001_01-12-2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/GTHU-IN-001_V1_Instructivo_para_proveer_provisionalmente_empleos_en_la_planta_de_personal.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/GTHU-IN-003_V4_Instructivo_para_la_provision_transitoria_de_empleos_mediante_encargo_UAERMV.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/GTHU-IN-004_V2_Instructivo_Trabajo_Suplementario_Rec_Noc_he_Ttrab_Dom_Fest_29-11-2019.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/GTHU-IN-005_V1_Instructivo_Declaracion_Bienes_y_Rentas_23-07-2020.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/GTHU-IN-006_V3_Instructivo_tramite_retiro_parcial_y_definitivo_de_cesantIas-UAERMV_12-02-2025.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/GTHU-IN-007_V4_Instructivo_tramite_de_conflicto_de_interes-UAERMV_28-06-2022.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/GTHU-IN-008_V3_Instructivo_de_entrega_de_cargo_UAERMV_28-06-2022.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/GTHU-S-IN-001_V3_INSTRUCTIVO_TRAMITE_DE_QUEJAS_DE_ACOSO_LABORAL_SEXUAL_Y__DE_TODO_TIPO_DE_VIOLENCIAS___UAERMV_29-04-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/GTHU-S-IN-002_V1_Instructivo_rescate_espacio_confinado_configuracion_vertical_UAERMV_30-10-2025.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/GTHU-S-IN-003_V2_instructivo_de_examenes_ocupacionales_-_UAERMV_01-12-2025.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/GTHU-S-IN-004_V4_Instructivo_de_identificacion_de_peligros_y_valoracion_de_riesgos_UAERMV.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/GTHU-S-IN-005-V01_Instructivo_para_el_diligenciamiento_formato_revision_por_la_alta_direccion.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/GTHU-S-IN-006_V1_INSTRUCTIVO_DE_IMPLEMENTACION_DEL_PLAN_DE_MANEJO_DE_TRAFICO_PMT-_UAERMV_01-12-2022.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/GTHU-S-IN-007_V2-_INSTRUCTIVO_PARA_LA_INVESTIGACION_DE_ENFERMEDAD_LABORAL___UAERMV.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/GTHU-S-IN-007-V1-Instructivo-enfermedades-laborales-uaermv.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/GTHU-S-IN-008_V2_Instructivo_definicion_de_objetivos_indicadores_y_metas_del_SG-SST_20-08-2025.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/GTHU-S-IN-009_V1_Instructivo_de_limpieza_y_desinfeccion_salas_amigas_de_la_familia_lactante-SAFL_UAERMV_29-09-2025.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/GTHU-S-IN-010_V1_Instructivo_rescate_asistido_alturas_y_espacios_confinados-UAERMV_23-10-2025.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/GTHU-S-IN-011_V1_Instructivo_configuracion_sistema_de_polipastos_3-1_23-10-1025.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GAM/GAM-IN-001_V4_INSTRUCTIVO_FORMULACION_IMPLEMENTACION_Y_SEGUIMIENTO_DEL_PIGA.docx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/ESTRATEGICO/DES/DES-IN-001-V1_instructivo_de_gestio_n_de_iniciativas_cooperacio_n_internacional.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/ESTRATEGICO/DES/DES-IN-002-V2_Instructivo_control_de_informacion_documentada.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/ESTRATEGICO/DES/DES-IN-004-V1_Instructivo_para_la_inscripcion_y_registro_de_proyectos_de_inversion_en_la_plataforma_MGA___WEB.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/ESTRATEGICO/EGTI/EGTI-IN-001_V2_Instructivo_Seguimiento_PETI.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/ESTRATEGICO/EGTI/EGTI-IN-002_v1_instructivo_de_roles_y_responsabilidades_del_mspi.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/PCI/PCI-IN-001_V1_Instructivo_de_toma_de_fotografias_del_diagnostico_vial.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/PCI/PCI-IN-002_V1_Instructivo_para_la_toma_de_aforos_vehiculares_13052026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/GLAB/GLAB-IN-002_v8_Instructivo_de_seguimiento_del_equipamiento_del_laboratorio_uaermv_3.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/GLAB/GLAB_IN-003V3_INSTRUCTIVO_PARA_LA_SELECCION_Y_VERIFICACION_DEL_METODO.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/GLAB/GLAB_IN-004V5_INSTRUCTIVO_DE_INSTALACIONES_Y_CONDICIONES_AMBIENTALES.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/GLAB/20251210337203_00005.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/GLAB/GLAB_IN-007V8_INSTRUCTIVO_PARA_LOS_REGISTROS_TECNICOS_E_INFORMES_DE_ENSAYO.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/GLAB/GLAB-IN-008V3_INSTRUCTIVO_DE_IMPARCIALIDAD.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/GLAB/GLAB-IN-009-V4.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/GLAB/GLAB_IN-010V3_INSTRUCTIVO_PARA_LA_REVISION_POR_LA_DIRECCION.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/PRO/PRO-IN-001-V1_Instructivo_para_el_despacho_y_entrega_de_emulsion_en_frentes_de_obra.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/LMME/LMME-IN-001_V1_Instructivo_para_el_suministro_de_combustible.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA_APROBACION_IN-002_008_018_023-V1_11-08-2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA_APROBACION_IN-005-V1_11-06-2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA_APROBACION_IN-006-V1_20251900259093.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA_APROBACION_IN-012_016-V1_30-06-2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA_APROBACION_IN-013_V105-09-2025_20251900245593.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA_APROBACION_IN-014-V1_22-12-2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA_APROBACION_IN-020-V1-NULL_IMVI-IN-020-V4_29-09-2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA_APROBACION_IN-025_V105-09-2025_20251900245663.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA-APROBACION_IN-026-V1_17-02-2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA-APROBACION-IN-001-V128-04-2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA-APROBACION-IN-009-V124-04-2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA-IN-001-V1_Instructivo_de_Excavacion.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA-IN-002-V1-Instructivo_para_subbases_y_bases_granulares.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA-IN-005-V1_Instructivo_Fresado_Estabilizado.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA-IN-006-V1_Instructivo_para_bacheo.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA-IN-008-V1_Instructivo_para_riego_de_liga_e_imprimacion.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA-IN-009-V1_Instructivo_para_bordillos_como_estructura_de_confinamiento.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA-IN_012-V1_Instructivo_Para_Sello_De_Fisuras_y_Grietas.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA-IN-013-V1_Instructivo_Parcheo_20251900245593.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA-IN-014-V4_Instructivo_para_la_recoleccion_y_consolidacion_de_informacion_de_obras.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA-IN_016-V1_Instructivo_para_fresado_de_pavimento_asfaltico.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA-IN-018-V1_Instructivo_para_pavimento_de_concreto_hidraulico.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA-IN-020-V1_Instructivo_de_espacio_publico_para_la_movilidad.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA-IN-023-V1_Instructivo_para_parcheo_con_mezcla_asfaltica_en_frio.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA-IN-024-V1_Instructivo_para_el_diligenciamiento_y_control_en_el_uso_de_los_vales_de_material_de_excavacion.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA-IN-025-V1_Instructivo_concertacion_estructuracion_negociacion_y_suscripcion_de_contrato_sindical_para_ejecucion_de_obras.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA-IN-026-V1_Instructivo_para_recibo_de_materiales_en_obra.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GEFI/GEFI-IN-001-V3_Instructivo_para_el_Manejo_y_Legalizacion_de_Avances.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GEFI/GEFI-IN-002-V6_Instructivo_para_manejo_y_control_caja_menor.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GDOC/gdoc-in-002-v7_Instructivo_Organizacion_Archivos.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GDOC/GDOC-IN-003_V1_Instructivo_Eliminacion_Archivos.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GREF/GREF-IN-002-V3_Instructivo_para_desarrollar_un_estudio_de_ofertas_de_mercado_inmobiliario_para_arrrendamiento_de_inmuebles.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GREF/GREF-IN-003-V1_Instructivo_para_reclamacion_por_siniestros.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/Aprobacion_actualizacion_documental_GTHU-IN-002_V6_instructivo_concertacion_estructuracion_y_suscripcion_de_contrato_sindical_para_ejecucion_de_obras_UAERMV_11-12-2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/Aprobacion_documental_GTHU-IN-006_V3_Instructivo_tramite_retiro_parcial_y_definitivo_de_cesantias_12-02-2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/Aprobacion_actualizacion_documental_GTHU-S-IN-001_V3_INSTRUCTIVO_TRAMITE_DE_QUEJAS_DE_ACOSO_LABORAL_SEXUAL_29-04-2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/Aprobacion_actualizacion_documental_GTHU-S-IN-004_V3_Y_GTHU-S-DI-004_V5.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/Aprobacion_documental_GTHU-IN-006_V1_Instructivo_tramite_retiro_de_cesantias_UAERMV.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/Aprobacion_documental_GTHU-S-IN-006_Y_GTHU-S-FM-001_01-12-2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/GTHU-IN-001_V1_Instructivo_para_proveer_provisionalmente_empleos_en_la_planta_de_personal.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/GTHU-IN-003_V4_Instructivo_para_la_provision_transitoria_de_empleos_mediante_encargo_UAERMV.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/GTHU-IN-004_V2_Instructivo_Trabajo_Suplementario_Rec_Noc_he_Ttrab_Dom_Fest_29-11-2019.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/GTHU-IN-005_V1_Instructivo_Declaracion_Bienes_y_Rentas_23-07-2020.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/GTHU-IN-006_V3_Instructivo_tramite_retiro_parcial_y_definitivo_de_cesantIas-UAERMV_12-02-2025.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/GTHU-IN-007_V4_Instructivo_tramite_de_conflicto_de_interes-UAERMV_28-06-2022.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/GTHU-IN-008_V3_Instructivo_de_entrega_de_cargo_UAERMV_28-06-2022.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/GTHU-S-IN-001_V3_INSTRUCTIVO_TRAMITE_DE_QUEJAS_DE_ACOSO_LABORAL_SEXUAL_Y__DE_TODO_TIPO_DE_VIOLENCIAS___UAERMV_29-04-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/GTHU-S-IN-002_V1_Instructivo_rescate_espacio_confinado_configuracion_vertical_UAERMV_30-10-2025.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/GTHU-S-IN-003_V2_instructivo_de_examenes_ocupacionales_-_UAERMV_01-12-2025.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/GTHU-S-IN-004_V4_Instructivo_de_identificacion_de_peligros_y_valoracion_de_riesgos_UAERMV.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/GTHU-S-IN-005-V01_Instructivo_para_el_diligenciamiento_formato_revision_por_la_alta_direccion.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/GTHU-S-IN-006_V1_INSTRUCTIVO_DE_IMPLEMENTACION_DEL_PLAN_DE_MANEJO_DE_TRAFICO_PMT-_UAERMV_01-12-2022.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/GTHU-S-IN-007_V2-_INSTRUCTIVO_PARA_LA_INVESTIGACION_DE_ENFERMEDAD_LABORAL___UAERMV.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/GTHU-S-IN-007-V1-Instructivo-enfermedades-laborales-uaermv.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/GTHU-S-IN-008_V2_Instructivo_definicion_de_objetivos_indicadores_y_metas_del_SG-SST_20-08-2025.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/GTHU-S-IN-009_V1_Instructivo_de_limpieza_y_desinfeccion_salas_amigas_de_la_familia_lactante-SAFL_UAERMV_29-09-2025.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/GTHU-S-IN-010_V1_Instructivo_rescate_asistido_alturas_y_espacios_confinados-UAERMV_23-10-2025.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/GTHU-S-IN-011_V1_Instructivo_configuracion_sistema_de_polipastos_3-1_23-10-1025.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GAM/GAM-IN-001_V4_INSTRUCTIVO_FORMULACION_IMPLEMENTACION_Y_SEGUIMIENTO_DEL_PIGA.docx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D74"/>
+  <dimension ref="A1:D79"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B45" sqref="B45"/>
+      <selection activeCell="B48" sqref="B48"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="100" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:4">
       <c r="B2" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="2"/>
       <c r="D2" s="3"/>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="5"/>
       <c r="B3" s="6" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="6" t="s">
         <v>2</v>
       </c>
@@ -1088,367 +1106,410 @@
         <v>49</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="B41" s="9"/>
       <c r="C41" s="9"/>
       <c r="D41" s="7" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="B42" s="9"/>
       <c r="C42" s="9"/>
       <c r="D42" s="7" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="B43" s="9"/>
       <c r="C43" s="9"/>
       <c r="D43" s="7" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="44" spans="1:4">
-      <c r="B44" s="10"/>
-      <c r="C44" s="10"/>
+      <c r="B44" s="9"/>
+      <c r="C44" s="9"/>
       <c r="D44" s="7" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="45" spans="1:4">
-      <c r="B45" s="8" t="s">
+      <c r="B45" s="9"/>
+      <c r="C45" s="9"/>
+      <c r="D45" s="7" t="s">
         <v>54</v>
-      </c>
-[...4 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="B46" s="9"/>
-      <c r="C46" s="10"/>
+      <c r="C46" s="9"/>
       <c r="D46" s="7" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="47" spans="1:4">
+      <c r="B47" s="10"/>
+      <c r="C47" s="10"/>
+      <c r="D47" s="7" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="48" spans="1:4">
+      <c r="B48" s="8" t="s">
         <v>57</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="C47" s="8" t="s">
+      <c r="C48" s="8" t="s">
         <v>58</v>
       </c>
-      <c r="D47" s="7" t="s">
+      <c r="D48" s="7" t="s">
         <v>59</v>
-      </c>
-[...5 lines deleted...]
-        <v>60</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="B49" s="9"/>
-      <c r="C49" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C49" s="10"/>
       <c r="D49" s="7" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="B50" s="9"/>
-      <c r="C50" s="9"/>
+      <c r="C50" s="8" t="s">
+        <v>61</v>
+      </c>
       <c r="D50" s="7" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="B51" s="9"/>
-      <c r="C51" s="9"/>
+      <c r="C51" s="10"/>
       <c r="D51" s="7" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="B52" s="9"/>
-      <c r="C52" s="9"/>
+      <c r="C52" s="8" t="s">
+        <v>64</v>
+      </c>
       <c r="D52" s="7" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="B53" s="9"/>
-      <c r="C53" s="9"/>
+      <c r="C53" s="10"/>
       <c r="D53" s="7" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="B54" s="9"/>
-      <c r="C54" s="9"/>
+      <c r="C54" s="8" t="s">
+        <v>67</v>
+      </c>
       <c r="D54" s="7" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="B55" s="9"/>
       <c r="C55" s="9"/>
       <c r="D55" s="7" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="B56" s="9"/>
       <c r="C56" s="9"/>
       <c r="D56" s="7" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="B57" s="9"/>
       <c r="C57" s="9"/>
       <c r="D57" s="7" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="B58" s="9"/>
       <c r="C58" s="9"/>
       <c r="D58" s="7" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="B59" s="9"/>
       <c r="C59" s="9"/>
       <c r="D59" s="7" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="B60" s="9"/>
       <c r="C60" s="9"/>
       <c r="D60" s="7" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="B61" s="9"/>
       <c r="C61" s="9"/>
       <c r="D61" s="7" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="B62" s="9"/>
       <c r="C62" s="9"/>
       <c r="D62" s="7" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="B63" s="9"/>
       <c r="C63" s="9"/>
       <c r="D63" s="7" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="B64" s="9"/>
       <c r="C64" s="9"/>
       <c r="D64" s="7" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="B65" s="9"/>
       <c r="C65" s="9"/>
       <c r="D65" s="7" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="B66" s="9"/>
       <c r="C66" s="9"/>
       <c r="D66" s="7" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="B67" s="9"/>
       <c r="C67" s="9"/>
       <c r="D67" s="7" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="B68" s="9"/>
       <c r="C68" s="9"/>
       <c r="D68" s="7" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="B69" s="9"/>
       <c r="C69" s="9"/>
       <c r="D69" s="7" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="B70" s="9"/>
       <c r="C70" s="9"/>
       <c r="D70" s="7" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="B71" s="9"/>
       <c r="C71" s="9"/>
       <c r="D71" s="7" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="B72" s="9"/>
       <c r="C72" s="9"/>
       <c r="D72" s="7" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="B73" s="9"/>
-      <c r="C73" s="10"/>
+      <c r="C73" s="9"/>
       <c r="D73" s="7" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
     </row>
     <row r="74" spans="1:4">
-      <c r="B74" s="10"/>
-[...2 lines deleted...]
-      </c>
+      <c r="B74" s="9"/>
+      <c r="C74" s="9"/>
       <c r="D74" s="7" t="s">
         <v>88</v>
+      </c>
+    </row>
+    <row r="75" spans="1:4">
+      <c r="B75" s="9"/>
+      <c r="C75" s="9"/>
+      <c r="D75" s="7" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="76" spans="1:4">
+      <c r="B76" s="9"/>
+      <c r="C76" s="9"/>
+      <c r="D76" s="7" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="77" spans="1:4">
+      <c r="B77" s="9"/>
+      <c r="C77" s="9"/>
+      <c r="D77" s="7" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="78" spans="1:4">
+      <c r="B78" s="9"/>
+      <c r="C78" s="10"/>
+      <c r="D78" s="7" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="79" spans="1:4">
+      <c r="B79" s="10"/>
+      <c r="C79" s="11" t="s">
+        <v>93</v>
+      </c>
+      <c r="D79" s="7" t="s">
+        <v>94</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B2:D2"/>
     <mergeCell ref="C4:C6"/>
     <mergeCell ref="C7:C8"/>
     <mergeCell ref="B4:B8"/>
     <mergeCell ref="C9:C10"/>
     <mergeCell ref="C11:C18"/>
     <mergeCell ref="C19:C19"/>
     <mergeCell ref="C20:C20"/>
-    <mergeCell ref="C21:C44"/>
-[...5 lines deleted...]
-    <mergeCell ref="B45:B74"/>
+    <mergeCell ref="C21:C47"/>
+    <mergeCell ref="B9:B47"/>
+    <mergeCell ref="C48:C49"/>
+    <mergeCell ref="C50:C51"/>
+    <mergeCell ref="C52:C53"/>
+    <mergeCell ref="C54:C78"/>
+    <mergeCell ref="C79:C79"/>
+    <mergeCell ref="B48:B79"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D4" r:id="rId_hyperlink_1" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/ESTRATEGICO/DES/DES-IN-001-V1_instructivo_de_gestio_n_de_iniciativas_cooperacio_n_internacional.docx"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_2" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/ESTRATEGICO/DES/DES-IN-002-V2_Instructivo_control_de_informacion_documentada.docx"/>
     <hyperlink ref="D6" r:id="rId_hyperlink_3" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/ESTRATEGICO/DES/DES-IN-004-V1_Instructivo_para_la_inscripcion_y_registro_de_proyectos_de_inversion_en_la_plataforma_MGA___WEB.docx"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_4" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/ESTRATEGICO/EGTI/EGTI-IN-001_V2_Instructivo_Seguimiento_PETI.docx"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_5" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/ESTRATEGICO/EGTI/EGTI-IN-002_v1_instructivo_de_roles_y_responsabilidades_del_mspi.docx"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_6" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/PCI/PCI-IN-001_V1_Instructivo_de_toma_de_fotografias_del_diagnostico_vial.doc"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_7" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/PCI/PCI-IN-002_V1_Instructivo_para_la_toma_de_aforos_vehiculares_13052026.pdf"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_8" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/GLAB/GLAB-IN-002_v8_Instructivo_de_seguimiento_del_equipamiento_del_laboratorio_uaermv_3.docx"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_9" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/GLAB/GLAB_IN-003V3_INSTRUCTIVO_PARA_LA_SELECCION_Y_VERIFICACION_DEL_METODO.docx"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_10" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/GLAB/GLAB_IN-004V5_INSTRUCTIVO_DE_INSTALACIONES_Y_CONDICIONES_AMBIENTALES.docx"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_11" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/GLAB/20251210337203_00005.docx"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_12" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/GLAB/GLAB_IN-007V8_INSTRUCTIVO_PARA_LOS_REGISTROS_TECNICOS_E_INFORMES_DE_ENSAYO.docx"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_13" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/GLAB/GLAB-IN-008V3_INSTRUCTIVO_DE_IMPARCIALIDAD.docx"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_14" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/GLAB/GLAB-IN-009-V4.docx"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_15" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/GLAB/GLAB_IN-010V3_INSTRUCTIVO_PARA_LA_REVISION_POR_LA_DIRECCION.docx"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_16" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/PRO/PRO-IN-001-V1_Instructivo_para_el_despacho_y_entrega_de_emulsion_en_frentes_de_obra.docx"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_17" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/LMME/LMME-IN-001_V1_Instructivo_para_el_suministro_de_combustible.docx"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_18" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA_APROBACION_IN-002_008_018_023-V1_11-08-2025.pdf"/>
     <hyperlink ref="D22" r:id="rId_hyperlink_19" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA_APROBACION_IN-005-V1_11-06-2025.pdf"/>
     <hyperlink ref="D23" r:id="rId_hyperlink_20" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA_APROBACION_IN-006-V1_20251900259093.pdf"/>
-    <hyperlink ref="D24" r:id="rId_hyperlink_21" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA_APROBACION_IN-013_V105-09-2025_20251900245593.pdf"/>
-[...49 lines deleted...]
-    <hyperlink ref="D74" r:id="rId_hyperlink_71" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GAM/GAM-IN-001_V4_INSTRUCTIVO_FORMULACION_IMPLEMENTACION_Y_SEGUIMIENTO_DEL_PIGA.docx"/>
+    <hyperlink ref="D24" r:id="rId_hyperlink_21" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA_APROBACION_IN-012_016-V1_30-06-2026.pdf"/>
+    <hyperlink ref="D25" r:id="rId_hyperlink_22" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA_APROBACION_IN-013_V105-09-2025_20251900245593.pdf"/>
+    <hyperlink ref="D26" r:id="rId_hyperlink_23" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA_APROBACION_IN-014-V1_22-12-2023.pdf"/>
+    <hyperlink ref="D27" r:id="rId_hyperlink_24" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA_APROBACION_IN-020-V1-NULL_IMVI-IN-020-V4_29-09-2025.pdf"/>
+    <hyperlink ref="D28" r:id="rId_hyperlink_25" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA_APROBACION_IN-025_V105-09-2025_20251900245663.pdf"/>
+    <hyperlink ref="D29" r:id="rId_hyperlink_26" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA-APROBACION_IN-026-V1_17-02-2026.pdf"/>
+    <hyperlink ref="D30" r:id="rId_hyperlink_27" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA-APROBACION-IN-001-V128-04-2026.pdf"/>
+    <hyperlink ref="D31" r:id="rId_hyperlink_28" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA-APROBACION-IN-009-V124-04-2026.pdf"/>
+    <hyperlink ref="D32" r:id="rId_hyperlink_29" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA-IN-001-V1_Instructivo_de_Excavacion.docx"/>
+    <hyperlink ref="D33" r:id="rId_hyperlink_30" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA-IN-002-V1-Instructivo_para_subbases_y_bases_granulares.docx"/>
+    <hyperlink ref="D34" r:id="rId_hyperlink_31" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA-IN-005-V1_Instructivo_Fresado_Estabilizado.docx"/>
+    <hyperlink ref="D35" r:id="rId_hyperlink_32" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA-IN-006-V1_Instructivo_para_bacheo.docx"/>
+    <hyperlink ref="D36" r:id="rId_hyperlink_33" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA-IN-008-V1_Instructivo_para_riego_de_liga_e_imprimacion.docx"/>
+    <hyperlink ref="D37" r:id="rId_hyperlink_34" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA-IN-009-V1_Instructivo_para_bordillos_como_estructura_de_confinamiento.docx"/>
+    <hyperlink ref="D38" r:id="rId_hyperlink_35" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA-IN_012-V1_Instructivo_Para_Sello_De_Fisuras_y_Grietas.docx"/>
+    <hyperlink ref="D39" r:id="rId_hyperlink_36" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA-IN-013-V1_Instructivo_Parcheo_20251900245593.docx"/>
+    <hyperlink ref="D40" r:id="rId_hyperlink_37" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA-IN-014-V4_Instructivo_para_la_recoleccion_y_consolidacion_de_informacion_de_obras.docx"/>
+    <hyperlink ref="D41" r:id="rId_hyperlink_38" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA-IN_016-V1_Instructivo_para_fresado_de_pavimento_asfaltico.docx"/>
+    <hyperlink ref="D42" r:id="rId_hyperlink_39" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA-IN-018-V1_Instructivo_para_pavimento_de_concreto_hidraulico.docx"/>
+    <hyperlink ref="D43" r:id="rId_hyperlink_40" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA-IN-020-V1_Instructivo_de_espacio_publico_para_la_movilidad.docx"/>
+    <hyperlink ref="D44" r:id="rId_hyperlink_41" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA-IN-023-V1_Instructivo_para_parcheo_con_mezcla_asfaltica_en_frio.docx"/>
+    <hyperlink ref="D45" r:id="rId_hyperlink_42" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA-IN-024-V1_Instructivo_para_el_diligenciamiento_y_control_en_el_uso_de_los_vales_de_material_de_excavacion.docx"/>
+    <hyperlink ref="D46" r:id="rId_hyperlink_43" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA-IN-025-V1_Instructivo_concertacion_estructuracion_negociacion_y_suscripcion_de_contrato_sindical_para_ejecucion_de_obras.docx"/>
+    <hyperlink ref="D47" r:id="rId_hyperlink_44" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA-IN-026-V1_Instructivo_para_recibo_de_materiales_en_obra.docx"/>
+    <hyperlink ref="D48" r:id="rId_hyperlink_45" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GEFI/GEFI-IN-001-V3_Instructivo_para_el_Manejo_y_Legalizacion_de_Avances.doc"/>
+    <hyperlink ref="D49" r:id="rId_hyperlink_46" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GEFI/GEFI-IN-002-V6_Instructivo_para_manejo_y_control_caja_menor.doc"/>
+    <hyperlink ref="D50" r:id="rId_hyperlink_47" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GDOC/gdoc-in-002-v7_Instructivo_Organizacion_Archivos.docx"/>
+    <hyperlink ref="D51" r:id="rId_hyperlink_48" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GDOC/GDOC-IN-003_V1_Instructivo_Eliminacion_Archivos.doc"/>
+    <hyperlink ref="D52" r:id="rId_hyperlink_49" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GREF/GREF-IN-002-V3_Instructivo_para_desarrollar_un_estudio_de_ofertas_de_mercado_inmobiliario_para_arrrendamiento_de_inmuebles.docx"/>
+    <hyperlink ref="D53" r:id="rId_hyperlink_50" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GREF/GREF-IN-003-V1_Instructivo_para_reclamacion_por_siniestros.doc"/>
+    <hyperlink ref="D54" r:id="rId_hyperlink_51" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/Aprobacion_actualizacion_documental_GTHU-IN-002_V6_instructivo_concertacion_estructuracion_y_suscripcion_de_contrato_sindical_para_ejecucion_de_obras_UAERMV_11-12-2024.pdf"/>
+    <hyperlink ref="D55" r:id="rId_hyperlink_52" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/Aprobacion_documental_GTHU-IN-006_V3_Instructivo_tramite_retiro_parcial_y_definitivo_de_cesantias_12-02-2025.pdf"/>
+    <hyperlink ref="D56" r:id="rId_hyperlink_53" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/Aprobacion_actualizacion_documental_GTHU-S-IN-001_V3_INSTRUCTIVO_TRAMITE_DE_QUEJAS_DE_ACOSO_LABORAL_SEXUAL_29-04-2026.pdf"/>
+    <hyperlink ref="D57" r:id="rId_hyperlink_54" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/Aprobacion_actualizacion_documental_GTHU-S-IN-004_V3_Y_GTHU-S-DI-004_V5.pdf"/>
+    <hyperlink ref="D58" r:id="rId_hyperlink_55" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/Aprobacion_documental_GTHU-IN-006_V1_Instructivo_tramite_retiro_de_cesantias_UAERMV.pdf"/>
+    <hyperlink ref="D59" r:id="rId_hyperlink_56" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/Aprobacion_documental_GTHU-S-IN-006_Y_GTHU-S-FM-001_01-12-2022.pdf"/>
+    <hyperlink ref="D60" r:id="rId_hyperlink_57" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/GTHU-IN-001_V1_Instructivo_para_proveer_provisionalmente_empleos_en_la_planta_de_personal.docx"/>
+    <hyperlink ref="D61" r:id="rId_hyperlink_58" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/GTHU-IN-003_V4_Instructivo_para_la_provision_transitoria_de_empleos_mediante_encargo_UAERMV.docx"/>
+    <hyperlink ref="D62" r:id="rId_hyperlink_59" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/GTHU-IN-004_V2_Instructivo_Trabajo_Suplementario_Rec_Noc_he_Ttrab_Dom_Fest_29-11-2019.docx"/>
+    <hyperlink ref="D63" r:id="rId_hyperlink_60" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/GTHU-IN-005_V1_Instructivo_Declaracion_Bienes_y_Rentas_23-07-2020.docx"/>
+    <hyperlink ref="D64" r:id="rId_hyperlink_61" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/GTHU-IN-006_V3_Instructivo_tramite_retiro_parcial_y_definitivo_de_cesantIas-UAERMV_12-02-2025.docx"/>
+    <hyperlink ref="D65" r:id="rId_hyperlink_62" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/GTHU-IN-007_V4_Instructivo_tramite_de_conflicto_de_interes-UAERMV_28-06-2022.docx"/>
+    <hyperlink ref="D66" r:id="rId_hyperlink_63" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/GTHU-IN-008_V3_Instructivo_de_entrega_de_cargo_UAERMV_28-06-2022.docx"/>
+    <hyperlink ref="D67" r:id="rId_hyperlink_64" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/GTHU-S-IN-001_V3_INSTRUCTIVO_TRAMITE_DE_QUEJAS_DE_ACOSO_LABORAL_SEXUAL_Y__DE_TODO_TIPO_DE_VIOLENCIAS___UAERMV_29-04-2026.docx"/>
+    <hyperlink ref="D68" r:id="rId_hyperlink_65" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/GTHU-S-IN-002_V1_Instructivo_rescate_espacio_confinado_configuracion_vertical_UAERMV_30-10-2025.docx"/>
+    <hyperlink ref="D69" r:id="rId_hyperlink_66" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/GTHU-S-IN-003_V2_instructivo_de_examenes_ocupacionales_-_UAERMV_01-12-2025.docx"/>
+    <hyperlink ref="D70" r:id="rId_hyperlink_67" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/GTHU-S-IN-004_V4_Instructivo_de_identificacion_de_peligros_y_valoracion_de_riesgos_UAERMV.docx"/>
+    <hyperlink ref="D71" r:id="rId_hyperlink_68" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/GTHU-S-IN-005-V01_Instructivo_para_el_diligenciamiento_formato_revision_por_la_alta_direccion.doc"/>
+    <hyperlink ref="D72" r:id="rId_hyperlink_69" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/GTHU-S-IN-006_V1_INSTRUCTIVO_DE_IMPLEMENTACION_DEL_PLAN_DE_MANEJO_DE_TRAFICO_PMT-_UAERMV_01-12-2022.docx"/>
+    <hyperlink ref="D73" r:id="rId_hyperlink_70" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/GTHU-S-IN-007_V2-_INSTRUCTIVO_PARA_LA_INVESTIGACION_DE_ENFERMEDAD_LABORAL___UAERMV.docx"/>
+    <hyperlink ref="D74" r:id="rId_hyperlink_71" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/GTHU-S-IN-007-V1-Instructivo-enfermedades-laborales-uaermv.docx"/>
+    <hyperlink ref="D75" r:id="rId_hyperlink_72" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/GTHU-S-IN-008_V2_Instructivo_definicion_de_objetivos_indicadores_y_metas_del_SG-SST_20-08-2025.doc"/>
+    <hyperlink ref="D76" r:id="rId_hyperlink_73" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/GTHU-S-IN-009_V1_Instructivo_de_limpieza_y_desinfeccion_salas_amigas_de_la_familia_lactante-SAFL_UAERMV_29-09-2025.docx"/>
+    <hyperlink ref="D77" r:id="rId_hyperlink_74" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/GTHU-S-IN-010_V1_Instructivo_rescate_asistido_alturas_y_espacios_confinados-UAERMV_23-10-2025.docx"/>
+    <hyperlink ref="D78" r:id="rId_hyperlink_75" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/GTHU-S-IN-011_V1_Instructivo_configuracion_sistema_de_polipastos_3-1_23-10-1025.docx"/>
+    <hyperlink ref="D79" r:id="rId_hyperlink_76" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GAM/GAM-IN-001_V4_INSTRUCTIVO_FORMULACION_IMPLEMENTACION_Y_SEGUIMIENTO_DEL_PIGA.docx"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>