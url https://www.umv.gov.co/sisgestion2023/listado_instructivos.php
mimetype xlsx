--- v2 (2026-08-11)
+++ v3 (2026-09-25)
@@ -12,100 +12,106 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Instructivos" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="95">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
   <si>
     <t>LISTADO DE INTRUCTIVOS VIGENTES SIG</t>
   </si>
   <si>
     <t>TIPO DE PROCESO</t>
   </si>
   <si>
     <t>PROCESO</t>
   </si>
   <si>
     <t>DOCUMENTO</t>
   </si>
   <si>
     <t>ESTRATEGICO</t>
   </si>
   <si>
     <t>Direccionamiento Estratégico</t>
   </si>
   <si>
     <t>DES-IN-001-V1 Instructivo de gestión de iniciativas cooperación internacional</t>
   </si>
   <si>
     <t>DES-IN-002-V2 Instructivo control de información documentada</t>
   </si>
   <si>
     <t>DES-IN-004-V1 Instructivo para la inscripción y registro de proyectos de inversión en la plataforma (MGA – WEB)</t>
   </si>
   <si>
     <t>Estrategia de Gobierno de TI</t>
   </si>
   <si>
     <t>EGTI-IN-001 V2 Instructivo Seguimiento PETI</t>
   </si>
   <si>
     <t>EGTI-IN-002_v1 instructivo de roles y responsabilidades del MSPI</t>
   </si>
   <si>
     <t>MISIONAL</t>
   </si>
   <si>
     <t>Planificación de la Conservación de la Infraestructura</t>
   </si>
   <si>
+    <t>Aprobación documental PCI-IN-003_V1 Instructivo estrategias de intervención vial 20260921</t>
+  </si>
+  <si>
     <t>PCI-IN-001_V1 Instructivo de toma de fotografías del diagnóstico vial</t>
   </si>
   <si>
     <t>PCI-IN-002_V1 Instructivo para la toma de aforos vehiculares 13-05-2026</t>
   </si>
   <si>
+    <t>PCI-IN-003_V1 INSTRUCTIVO ESTRATEGIAS DE INTERVENCIÓN VIAL</t>
+  </si>
+  <si>
     <t>Gestión de Laboratorios</t>
   </si>
   <si>
     <t>GLAB-IN-002_v8 Instructivo_de_seguimiento_del_equipamiento_del_laboratorio_uaermv</t>
   </si>
   <si>
     <t>GLAB-IN-003-V3 Instructivo para la selección y verificación del método</t>
   </si>
   <si>
     <t>GLAB-IN-004-V5 Instructivo de instalaciones y condiciones ambientales</t>
   </si>
   <si>
     <t>GLAB-IN-005.V6 Instructivo para manejo de muestras e ítems de ensayo</t>
   </si>
   <si>
     <t xml:space="preserve">GLAB-IN-007-V8 Instructivo para los registros técnicos e informes de ensayo	</t>
   </si>
   <si>
     <t>GLAB-IN-008_V3_Instructivo_imparcialidad</t>
   </si>
   <si>
     <t>GLAB-IN-009-V4  Instructivo de auditorías y evaluaciones de ONAC del laboratorio</t>
   </si>
   <si>
     <t>GLAB-IN-010-V3 Instructivo para la revisión por la dirección</t>
@@ -188,66 +194,72 @@
   <si>
     <t>INFRA-IN-016-V1 Instructivo para fresado de pavimento asfáltico</t>
   </si>
   <si>
     <t>INFRA-IN-018-V1 Instructivo para pavimento de concreto hidráulico</t>
   </si>
   <si>
     <t>INFRA-IN-020-V1 Instructivo de espacio público para la movilidad</t>
   </si>
   <si>
     <t>INFRA-IN-023-V1 Instructivo para parcheo con mezcla asfáltica en frio</t>
   </si>
   <si>
     <t>INFRA-IN-024-V1 Instructivo para el diligenciamiento y control en el uso de los vales de material de excavación</t>
   </si>
   <si>
     <t>INFRA-IN-025-V1 Instructivo concertación estructuración negociación y suscripción de contrato sindical para ejecución de obras</t>
   </si>
   <si>
     <t>INFRA-IN-026-V1 Instructivo para recibo de materiales en obra</t>
   </si>
   <si>
     <t>APOYO</t>
   </si>
   <si>
+    <t>Gestión Contractual</t>
+  </si>
+  <si>
+    <t>GCON-INS-001 V1 Instructivo para modificaciones aplicativo caliope</t>
+  </si>
+  <si>
     <t>Gestión Financiera</t>
   </si>
   <si>
     <t>GEFI-IN-001-V3 Instructivo para el Manejo y Legalización de Avances</t>
   </si>
   <si>
     <t>GEFI-IN-002-V6 Instructivo para manejo y control caja menor</t>
   </si>
   <si>
     <t>Gestión Documental</t>
   </si>
   <si>
     <t>GDOC-IN-002 V7 Instructivo Organización Archivos</t>
   </si>
   <si>
-    <t>GDOC-IN-003 V1 Instructivo Eliminación Archivos</t>
+    <t>GDOC-IN-003 V2 Instructivo Eliminación Archivos</t>
   </si>
   <si>
     <t>Gestión de Recursos Físicos</t>
   </si>
   <si>
     <t>GREF-IN-002-V3 Instructivo para desarrollar un estudio de ofertas de mercado inmobiliario para arrrendamiento de inmuebles</t>
   </si>
   <si>
     <t>GREF-IN-003-V1 Instructivo para reclamación por siniestros</t>
   </si>
   <si>
     <t>Gestión del Talento Humano</t>
   </si>
   <si>
     <t>Aprobación actualización documental GTHU-IN-002_V6 instructivo concertación estructuración y suscripción de contrato sindical para ejecución de obras UAERMV (11-12-2024)</t>
   </si>
   <si>
     <t>Aprobación actualización documental GTHU-IN-006_V3 Instructivo trámite retiro parcial y definitivo de cesantías-UAERMV (12-02-2025)</t>
   </si>
   <si>
     <t>Aprobación actualización documental GTHU-S-IN-001_V3 Instructivo Trámite De Quejas De Acoso Laboral, Sexual  y de todo Tipo de Violencias – UAERMV (29-04-2026)</t>
   </si>
   <si>
     <t>Aprobación actualización documental GTHU-S-IN-004 V3 Y GTHU-S-DI-004 V5</t>
   </si>
@@ -766,62 +778,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/ESTRATEGICO/DES/DES-IN-001-V1_instructivo_de_gestio_n_de_iniciativas_cooperacio_n_internacional.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/ESTRATEGICO/DES/DES-IN-002-V2_Instructivo_control_de_informacion_documentada.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/ESTRATEGICO/DES/DES-IN-004-V1_Instructivo_para_la_inscripcion_y_registro_de_proyectos_de_inversion_en_la_plataforma_MGA___WEB.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/ESTRATEGICO/EGTI/EGTI-IN-001_V2_Instructivo_Seguimiento_PETI.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/ESTRATEGICO/EGTI/EGTI-IN-002_v1_instructivo_de_roles_y_responsabilidades_del_mspi.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/PCI/PCI-IN-001_V1_Instructivo_de_toma_de_fotografias_del_diagnostico_vial.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/PCI/PCI-IN-002_V1_Instructivo_para_la_toma_de_aforos_vehiculares_13052026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/GLAB/GLAB-IN-002_v8_Instructivo_de_seguimiento_del_equipamiento_del_laboratorio_uaermv_3.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/GLAB/GLAB_IN-003V3_INSTRUCTIVO_PARA_LA_SELECCION_Y_VERIFICACION_DEL_METODO.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/GLAB/GLAB_IN-004V5_INSTRUCTIVO_DE_INSTALACIONES_Y_CONDICIONES_AMBIENTALES.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/GLAB/20251210337203_00005.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/GLAB/GLAB_IN-007V8_INSTRUCTIVO_PARA_LOS_REGISTROS_TECNICOS_E_INFORMES_DE_ENSAYO.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/GLAB/GLAB-IN-008V3_INSTRUCTIVO_DE_IMPARCIALIDAD.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/GLAB/GLAB-IN-009-V4.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/GLAB/GLAB_IN-010V3_INSTRUCTIVO_PARA_LA_REVISION_POR_LA_DIRECCION.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/PRO/PRO-IN-001-V1_Instructivo_para_el_despacho_y_entrega_de_emulsion_en_frentes_de_obra.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/LMME/LMME-IN-001_V1_Instructivo_para_el_suministro_de_combustible.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA_APROBACION_IN-002_008_018_023-V1_11-08-2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA_APROBACION_IN-005-V1_11-06-2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA_APROBACION_IN-006-V1_20251900259093.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA_APROBACION_IN-012_016-V1_30-06-2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA_APROBACION_IN-013_V105-09-2025_20251900245593.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA_APROBACION_IN-014-V1_22-12-2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA_APROBACION_IN-020-V1-NULL_IMVI-IN-020-V4_29-09-2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA_APROBACION_IN-025_V105-09-2025_20251900245663.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA-APROBACION_IN-026-V1_17-02-2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA-APROBACION-IN-001-V128-04-2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA-APROBACION-IN-009-V124-04-2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA-IN-001-V1_Instructivo_de_Excavacion.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA-IN-002-V1-Instructivo_para_subbases_y_bases_granulares.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA-IN-005-V1_Instructivo_Fresado_Estabilizado.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA-IN-006-V1_Instructivo_para_bacheo.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA-IN-008-V1_Instructivo_para_riego_de_liga_e_imprimacion.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA-IN-009-V1_Instructivo_para_bordillos_como_estructura_de_confinamiento.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA-IN_012-V1_Instructivo_Para_Sello_De_Fisuras_y_Grietas.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA-IN-013-V1_Instructivo_Parcheo_20251900245593.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA-IN-014-V4_Instructivo_para_la_recoleccion_y_consolidacion_de_informacion_de_obras.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA-IN_016-V1_Instructivo_para_fresado_de_pavimento_asfaltico.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA-IN-018-V1_Instructivo_para_pavimento_de_concreto_hidraulico.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA-IN-020-V1_Instructivo_de_espacio_publico_para_la_movilidad.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA-IN-023-V1_Instructivo_para_parcheo_con_mezcla_asfaltica_en_frio.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA-IN-024-V1_Instructivo_para_el_diligenciamiento_y_control_en_el_uso_de_los_vales_de_material_de_excavacion.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA-IN-025-V1_Instructivo_concertacion_estructuracion_negociacion_y_suscripcion_de_contrato_sindical_para_ejecucion_de_obras.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA-IN-026-V1_Instructivo_para_recibo_de_materiales_en_obra.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GEFI/GEFI-IN-001-V3_Instructivo_para_el_Manejo_y_Legalizacion_de_Avances.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GEFI/GEFI-IN-002-V6_Instructivo_para_manejo_y_control_caja_menor.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GDOC/gdoc-in-002-v7_Instructivo_Organizacion_Archivos.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GDOC/GDOC-IN-003_V1_Instructivo_Eliminacion_Archivos.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GREF/GREF-IN-002-V3_Instructivo_para_desarrollar_un_estudio_de_ofertas_de_mercado_inmobiliario_para_arrrendamiento_de_inmuebles.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GREF/GREF-IN-003-V1_Instructivo_para_reclamacion_por_siniestros.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/Aprobacion_actualizacion_documental_GTHU-IN-002_V6_instructivo_concertacion_estructuracion_y_suscripcion_de_contrato_sindical_para_ejecucion_de_obras_UAERMV_11-12-2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/Aprobacion_documental_GTHU-IN-006_V3_Instructivo_tramite_retiro_parcial_y_definitivo_de_cesantias_12-02-2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/Aprobacion_actualizacion_documental_GTHU-S-IN-001_V3_INSTRUCTIVO_TRAMITE_DE_QUEJAS_DE_ACOSO_LABORAL_SEXUAL_29-04-2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/Aprobacion_actualizacion_documental_GTHU-S-IN-004_V3_Y_GTHU-S-DI-004_V5.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/Aprobacion_documental_GTHU-IN-006_V1_Instructivo_tramite_retiro_de_cesantias_UAERMV.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/Aprobacion_documental_GTHU-S-IN-006_Y_GTHU-S-FM-001_01-12-2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/GTHU-IN-001_V1_Instructivo_para_proveer_provisionalmente_empleos_en_la_planta_de_personal.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/GTHU-IN-003_V4_Instructivo_para_la_provision_transitoria_de_empleos_mediante_encargo_UAERMV.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/GTHU-IN-004_V2_Instructivo_Trabajo_Suplementario_Rec_Noc_he_Ttrab_Dom_Fest_29-11-2019.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/GTHU-IN-005_V1_Instructivo_Declaracion_Bienes_y_Rentas_23-07-2020.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/GTHU-IN-006_V3_Instructivo_tramite_retiro_parcial_y_definitivo_de_cesantIas-UAERMV_12-02-2025.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/GTHU-IN-007_V4_Instructivo_tramite_de_conflicto_de_interes-UAERMV_28-06-2022.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/GTHU-IN-008_V3_Instructivo_de_entrega_de_cargo_UAERMV_28-06-2022.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/GTHU-S-IN-001_V3_INSTRUCTIVO_TRAMITE_DE_QUEJAS_DE_ACOSO_LABORAL_SEXUAL_Y__DE_TODO_TIPO_DE_VIOLENCIAS___UAERMV_29-04-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/GTHU-S-IN-002_V1_Instructivo_rescate_espacio_confinado_configuracion_vertical_UAERMV_30-10-2025.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/GTHU-S-IN-003_V2_instructivo_de_examenes_ocupacionales_-_UAERMV_01-12-2025.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/GTHU-S-IN-004_V4_Instructivo_de_identificacion_de_peligros_y_valoracion_de_riesgos_UAERMV.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/GTHU-S-IN-005-V01_Instructivo_para_el_diligenciamiento_formato_revision_por_la_alta_direccion.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/GTHU-S-IN-006_V1_INSTRUCTIVO_DE_IMPLEMENTACION_DEL_PLAN_DE_MANEJO_DE_TRAFICO_PMT-_UAERMV_01-12-2022.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/GTHU-S-IN-007_V2-_INSTRUCTIVO_PARA_LA_INVESTIGACION_DE_ENFERMEDAD_LABORAL___UAERMV.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/GTHU-S-IN-007-V1-Instructivo-enfermedades-laborales-uaermv.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/GTHU-S-IN-008_V2_Instructivo_definicion_de_objetivos_indicadores_y_metas_del_SG-SST_20-08-2025.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/GTHU-S-IN-009_V1_Instructivo_de_limpieza_y_desinfeccion_salas_amigas_de_la_familia_lactante-SAFL_UAERMV_29-09-2025.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/GTHU-S-IN-010_V1_Instructivo_rescate_asistido_alturas_y_espacios_confinados-UAERMV_23-10-2025.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/GTHU-S-IN-011_V1_Instructivo_configuracion_sistema_de_polipastos_3-1_23-10-1025.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GAM/GAM-IN-001_V4_INSTRUCTIVO_FORMULACION_IMPLEMENTACION_Y_SEGUIMIENTO_DEL_PIGA.docx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/ESTRATEGICO/DES/DES-IN-001-V1_instructivo_de_gestio_n_de_iniciativas_cooperacio_n_internacional.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/ESTRATEGICO/DES/DES-IN-002-V2_Instructivo_control_de_informacion_documentada.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/ESTRATEGICO/DES/DES-IN-004-V1_Instructivo_para_la_inscripcion_y_registro_de_proyectos_de_inversion_en_la_plataforma_MGA___WEB.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/ESTRATEGICO/EGTI/EGTI-IN-001_V2_Instructivo_Seguimiento_PETI.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/ESTRATEGICO/EGTI/EGTI-IN-002_v1_instructivo_de_roles_y_responsabilidades_del_mspi.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/PCI/Aprobacion_documental_PCI-IN-003_V1_Instructivo_estrategias_de_intervencion_vial_20260921.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/PCI/PCI-IN-001_V1_Instructivo_de_toma_de_fotografias_del_diagnostico_vial.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/PCI/PCI-IN-002_V1_Instructivo_para_la_toma_de_aforos_vehiculares_13052026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/PCI/PCI-IN-003_V1_INSTRUCTIVO_ESTRATEGIAS_DE_INTERVENCION_VIAL.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/GLAB/GLAB-IN-002_v8_Instructivo_de_seguimiento_del_equipamiento_del_laboratorio_uaermv_3.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/GLAB/GLAB_IN-003V3_INSTRUCTIVO_PARA_LA_SELECCION_Y_VERIFICACION_DEL_METODO.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/GLAB/GLAB_IN-004V5_INSTRUCTIVO_DE_INSTALACIONES_Y_CONDICIONES_AMBIENTALES.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/GLAB/20251210337203_00005.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/GLAB/GLAB_IN-007V8_INSTRUCTIVO_PARA_LOS_REGISTROS_TECNICOS_E_INFORMES_DE_ENSAYO.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/GLAB/GLAB-IN-008V3_INSTRUCTIVO_DE_IMPARCIALIDAD.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/GLAB/GLAB-IN-009-V4.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/GLAB/GLAB_IN-010V3_INSTRUCTIVO_PARA_LA_REVISION_POR_LA_DIRECCION.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/PRO/PRO-IN-001-V1_Instructivo_para_el_despacho_y_entrega_de_emulsion_en_frentes_de_obra.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/LMME/LMME-IN-001_V1_Instructivo_para_el_suministro_de_combustible.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA_APROBACION_IN-002_008_018_023-V1_11-08-2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA_APROBACION_IN-005-V1_11-06-2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA_APROBACION_IN-006-V1_20251900259093.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA_APROBACION_IN-012_016-V1_30-06-2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA_APROBACION_IN-013_V105-09-2025_20251900245593.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA_APROBACION_IN-014-V1_22-12-2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA_APROBACION_IN-020-V1-NULL_IMVI-IN-020-V4_29-09-2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA_APROBACION_IN-025_V105-09-2025_20251900245663.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA-APROBACION_IN-026-V1_17-02-2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA-APROBACION-IN-001-V128-04-2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA-APROBACION-IN-009-V124-04-2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA-IN-001-V1_Instructivo_de_Excavacion.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA-IN-002-V1-Instructivo_para_subbases_y_bases_granulares.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA-IN-005-V1_Instructivo_Fresado_Estabilizado.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA-IN-006-V1_Instructivo_para_bacheo.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA-IN-008-V1_Instructivo_para_riego_de_liga_e_imprimacion.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA-IN-009-V1_Instructivo_para_bordillos_como_estructura_de_confinamiento.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA-IN_012-V1_Instructivo_Para_Sello_De_Fisuras_y_Grietas.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA-IN-013-V1_Instructivo_Parcheo_20251900245593.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA-IN-014-V4_Instructivo_para_la_recoleccion_y_consolidacion_de_informacion_de_obras.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA-IN_016-V1_Instructivo_para_fresado_de_pavimento_asfaltico.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA-IN-018-V1_Instructivo_para_pavimento_de_concreto_hidraulico.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA-IN-020-V1_Instructivo_de_espacio_publico_para_la_movilidad.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA-IN-023-V1_Instructivo_para_parcheo_con_mezcla_asfaltica_en_frio.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA-IN-024-V1_Instructivo_para_el_diligenciamiento_y_control_en_el_uso_de_los_vales_de_material_de_excavacion.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA-IN-025-V1_Instructivo_concertacion_estructuracion_negociacion_y_suscripcion_de_contrato_sindical_para_ejecucion_de_obras.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA-IN-026-V1_Instructivo_para_recibo_de_materiales_en_obra.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GCON/GCON-INS-001_V1_Instructivo_para_modificaciones_aplicativo_caliope.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GEFI/GEFI-IN-001-V3_Instructivo_para_el_Manejo_y_Legalizacion_de_Avances.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GEFI/GEFI-IN-002-V6_Instructivo_para_manejo_y_control_caja_menor.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GDOC/gdoc-in-002-v7_Instructivo_Organizacion_Archivos.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GDOC/GDOC-IN-003_V2_Instructivo_Eliminacion_de_Archivos.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GREF/GREF-IN-002-V3_Instructivo_para_desarrollar_un_estudio_de_ofertas_de_mercado_inmobiliario_para_arrrendamiento_de_inmuebles.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GREF/GREF-IN-003-V1_Instructivo_para_reclamacion_por_siniestros.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/Aprobacion_actualizacion_documental_GTHU-IN-002_V6_instructivo_concertacion_estructuracion_y_suscripcion_de_contrato_sindical_para_ejecucion_de_obras_UAERMV_11-12-2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/Aprobacion_documental_GTHU-IN-006_V3_Instructivo_tramite_retiro_parcial_y_definitivo_de_cesantias_12-02-2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/Aprobacion_actualizacion_documental_GTHU-S-IN-001_V3_INSTRUCTIVO_TRAMITE_DE_QUEJAS_DE_ACOSO_LABORAL_SEXUAL_29-04-2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/Aprobacion_actualizacion_documental_GTHU-S-IN-004_V3_Y_GTHU-S-DI-004_V5.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/Aprobacion_documental_GTHU-IN-006_V1_Instructivo_tramite_retiro_de_cesantias_UAERMV.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/Aprobacion_documental_GTHU-S-IN-006_Y_GTHU-S-FM-001_01-12-2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/GTHU-IN-001_V1_Instructivo_para_proveer_provisionalmente_empleos_en_la_planta_de_personal.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/GTHU-IN-003_V4_Instructivo_para_la_provision_transitoria_de_empleos_mediante_encargo_UAERMV.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/GTHU-IN-004_V2_Instructivo_Trabajo_Suplementario_Rec_Noc_he_Ttrab_Dom_Fest_29-11-2019.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/GTHU-IN-005_V1_Instructivo_Declaracion_Bienes_y_Rentas_23-07-2020.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/GTHU-IN-006_V3_Instructivo_tramite_retiro_parcial_y_definitivo_de_cesantIas-UAERMV_12-02-2025.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/GTHU-IN-007_V4_Instructivo_tramite_de_conflicto_de_interes-UAERMV_28-06-2022.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/GTHU-IN-008_V3_Instructivo_de_entrega_de_cargo_UAERMV_28-06-2022.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/GTHU-S-IN-001_V3_INSTRUCTIVO_TRAMITE_DE_QUEJAS_DE_ACOSO_LABORAL_SEXUAL_Y__DE_TODO_TIPO_DE_VIOLENCIAS___UAERMV_29-04-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/GTHU-S-IN-002_V1_Instructivo_rescate_espacio_confinado_configuracion_vertical_UAERMV_30-10-2025.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/GTHU-S-IN-003_V2_instructivo_de_examenes_ocupacionales_-_UAERMV_01-12-2025.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/GTHU-S-IN-004_V4_Instructivo_de_identificacion_de_peligros_y_valoracion_de_riesgos_UAERMV.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/GTHU-S-IN-005-V01_Instructivo_para_el_diligenciamiento_formato_revision_por_la_alta_direccion.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/GTHU-S-IN-006_V1_INSTRUCTIVO_DE_IMPLEMENTACION_DEL_PLAN_DE_MANEJO_DE_TRAFICO_PMT-_UAERMV_01-12-2022.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/GTHU-S-IN-007_V2-_INSTRUCTIVO_PARA_LA_INVESTIGACION_DE_ENFERMEDAD_LABORAL___UAERMV.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/GTHU-S-IN-007-V1-Instructivo-enfermedades-laborales-uaermv.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/GTHU-S-IN-008_V2_Instructivo_definicion_de_objetivos_indicadores_y_metas_del_SG-SST_20-08-2025.doc" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/GTHU-S-IN-009_V1_Instructivo_de_limpieza_y_desinfeccion_salas_amigas_de_la_familia_lactante-SAFL_UAERMV_29-09-2025.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/GTHU-S-IN-010_V1_Instructivo_rescate_asistido_alturas_y_espacios_confinados-UAERMV_23-10-2025.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/GTHU-S-IN-011_V1_Instructivo_configuracion_sistema_de_polipastos_3-1_23-10-1025.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GAM/GAM-IN-001_V4_INSTRUCTIVO_FORMULACION_IMPLEMENTACION_Y_SEGUIMIENTO_DEL_PIGA.docx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D79"/>
+  <dimension ref="A1:D82"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B48" sqref="B48"/>
+      <selection activeCell="B50" sqref="B50"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="100" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:4">
       <c r="B2" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="2"/>
       <c r="D2" s="3"/>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="5"/>
       <c r="B3" s="6" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="6" t="s">
         <v>2</v>
       </c>
@@ -861,150 +873,150 @@
       </c>
       <c r="D7" s="7" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="B8" s="10"/>
       <c r="C8" s="10"/>
       <c r="D8" s="7" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="B9" s="8" t="s">
         <v>12</v>
       </c>
       <c r="C9" s="8" t="s">
         <v>13</v>
       </c>
       <c r="D9" s="7" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="B10" s="9"/>
-      <c r="C10" s="10"/>
+      <c r="C10" s="9"/>
       <c r="D10" s="7" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="B11" s="9"/>
-      <c r="C11" s="8" t="s">
+      <c r="C11" s="9"/>
+      <c r="D11" s="7" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="B12" s="9"/>
-      <c r="C12" s="9"/>
+      <c r="C12" s="10"/>
       <c r="D12" s="7" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="B13" s="9"/>
-      <c r="C13" s="9"/>
+      <c r="C13" s="8" t="s">
+        <v>18</v>
+      </c>
       <c r="D13" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="B14" s="9"/>
       <c r="C14" s="9"/>
       <c r="D14" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="B15" s="9"/>
       <c r="C15" s="9"/>
       <c r="D15" s="7" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="B16" s="9"/>
       <c r="C16" s="9"/>
       <c r="D16" s="7" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="B17" s="9"/>
       <c r="C17" s="9"/>
       <c r="D17" s="7" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="B18" s="9"/>
-      <c r="C18" s="10"/>
+      <c r="C18" s="9"/>
       <c r="D18" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="B19" s="9"/>
-      <c r="C19" s="11" t="s">
+      <c r="C19" s="9"/>
+      <c r="D19" s="7" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="B20" s="9"/>
-      <c r="C20" s="11" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C20" s="10"/>
       <c r="D20" s="7" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="B21" s="9"/>
-      <c r="C21" s="8" t="s">
-        <v>29</v>
+      <c r="C21" s="11" t="s">
+        <v>27</v>
       </c>
       <c r="D21" s="7" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="B22" s="9"/>
-      <c r="C22" s="9"/>
+      <c r="C22" s="11" t="s">
+        <v>29</v>
+      </c>
       <c r="D22" s="7" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="B23" s="9"/>
-      <c r="C23" s="9"/>
+      <c r="C23" s="8" t="s">
+        <v>31</v>
+      </c>
       <c r="D23" s="7" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="B24" s="9"/>
       <c r="C24" s="9"/>
       <c r="D24" s="7" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="B25" s="9"/>
       <c r="C25" s="9"/>
       <c r="D25" s="7" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="B26" s="9"/>
       <c r="C26" s="9"/>
       <c r="D26" s="7" t="s">
         <v>35</v>
       </c>
     </row>
@@ -1127,389 +1139,416 @@
         <v>52</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="B44" s="9"/>
       <c r="C44" s="9"/>
       <c r="D44" s="7" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="B45" s="9"/>
       <c r="C45" s="9"/>
       <c r="D45" s="7" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="B46" s="9"/>
       <c r="C46" s="9"/>
       <c r="D46" s="7" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="47" spans="1:4">
-      <c r="B47" s="10"/>
-      <c r="C47" s="10"/>
+      <c r="B47" s="9"/>
+      <c r="C47" s="9"/>
       <c r="D47" s="7" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="48" spans="1:4">
-      <c r="B48" s="8" t="s">
+      <c r="B48" s="9"/>
+      <c r="C48" s="9"/>
+      <c r="D48" s="7" t="s">
         <v>57</v>
       </c>
-      <c r="C48" s="8" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="49" spans="1:4">
-      <c r="B49" s="9"/>
+      <c r="B49" s="10"/>
       <c r="C49" s="10"/>
       <c r="D49" s="7" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="50" spans="1:4">
+      <c r="B50" s="8" t="s">
+        <v>59</v>
+      </c>
+      <c r="C50" s="11" t="s">
         <v>60</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="C50" s="8" t="s">
+      <c r="D50" s="7" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="B51" s="9"/>
-      <c r="C51" s="10"/>
+      <c r="C51" s="8" t="s">
+        <v>62</v>
+      </c>
       <c r="D51" s="7" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="B52" s="9"/>
-      <c r="C52" s="8" t="s">
+      <c r="C52" s="10"/>
+      <c r="D52" s="7" t="s">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="B53" s="9"/>
-      <c r="C53" s="10"/>
+      <c r="C53" s="8" t="s">
+        <v>65</v>
+      </c>
       <c r="D53" s="7" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="B54" s="9"/>
-      <c r="C54" s="8" t="s">
+      <c r="C54" s="10"/>
+      <c r="D54" s="7" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="B55" s="9"/>
-      <c r="C55" s="9"/>
+      <c r="C55" s="8" t="s">
+        <v>68</v>
+      </c>
       <c r="D55" s="7" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="B56" s="9"/>
-      <c r="C56" s="9"/>
+      <c r="C56" s="10"/>
       <c r="D56" s="7" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="B57" s="9"/>
-      <c r="C57" s="9"/>
+      <c r="C57" s="8" t="s">
+        <v>71</v>
+      </c>
       <c r="D57" s="7" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="B58" s="9"/>
       <c r="C58" s="9"/>
       <c r="D58" s="7" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="B59" s="9"/>
       <c r="C59" s="9"/>
       <c r="D59" s="7" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="B60" s="9"/>
       <c r="C60" s="9"/>
       <c r="D60" s="7" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="B61" s="9"/>
       <c r="C61" s="9"/>
       <c r="D61" s="7" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="B62" s="9"/>
       <c r="C62" s="9"/>
       <c r="D62" s="7" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="B63" s="9"/>
       <c r="C63" s="9"/>
       <c r="D63" s="7" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="B64" s="9"/>
       <c r="C64" s="9"/>
       <c r="D64" s="7" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="B65" s="9"/>
       <c r="C65" s="9"/>
       <c r="D65" s="7" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="B66" s="9"/>
       <c r="C66" s="9"/>
       <c r="D66" s="7" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="B67" s="9"/>
       <c r="C67" s="9"/>
       <c r="D67" s="7" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="B68" s="9"/>
       <c r="C68" s="9"/>
       <c r="D68" s="7" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="B69" s="9"/>
       <c r="C69" s="9"/>
       <c r="D69" s="7" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="B70" s="9"/>
       <c r="C70" s="9"/>
       <c r="D70" s="7" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="B71" s="9"/>
       <c r="C71" s="9"/>
       <c r="D71" s="7" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="B72" s="9"/>
       <c r="C72" s="9"/>
       <c r="D72" s="7" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="B73" s="9"/>
       <c r="C73" s="9"/>
       <c r="D73" s="7" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="B74" s="9"/>
       <c r="C74" s="9"/>
       <c r="D74" s="7" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="B75" s="9"/>
       <c r="C75" s="9"/>
       <c r="D75" s="7" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="B76" s="9"/>
       <c r="C76" s="9"/>
       <c r="D76" s="7" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="B77" s="9"/>
       <c r="C77" s="9"/>
       <c r="D77" s="7" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="B78" s="9"/>
-      <c r="C78" s="10"/>
+      <c r="C78" s="9"/>
       <c r="D78" s="7" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
     </row>
     <row r="79" spans="1:4">
-      <c r="B79" s="10"/>
-[...2 lines deleted...]
-      </c>
+      <c r="B79" s="9"/>
+      <c r="C79" s="9"/>
       <c r="D79" s="7" t="s">
         <v>94</v>
+      </c>
+    </row>
+    <row r="80" spans="1:4">
+      <c r="B80" s="9"/>
+      <c r="C80" s="9"/>
+      <c r="D80" s="7" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="81" spans="1:4">
+      <c r="B81" s="9"/>
+      <c r="C81" s="10"/>
+      <c r="D81" s="7" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="82" spans="1:4">
+      <c r="B82" s="10"/>
+      <c r="C82" s="11" t="s">
+        <v>97</v>
+      </c>
+      <c r="D82" s="7" t="s">
+        <v>98</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B2:D2"/>
     <mergeCell ref="C4:C6"/>
     <mergeCell ref="C7:C8"/>
     <mergeCell ref="B4:B8"/>
-    <mergeCell ref="C9:C10"/>
-[...10 lines deleted...]
-    <mergeCell ref="B48:B79"/>
+    <mergeCell ref="C9:C12"/>
+    <mergeCell ref="C13:C20"/>
+    <mergeCell ref="C21:C21"/>
+    <mergeCell ref="C22:C22"/>
+    <mergeCell ref="C23:C49"/>
+    <mergeCell ref="B9:B49"/>
+    <mergeCell ref="C50:C50"/>
+    <mergeCell ref="C51:C52"/>
+    <mergeCell ref="C53:C54"/>
+    <mergeCell ref="C55:C56"/>
+    <mergeCell ref="C57:C81"/>
+    <mergeCell ref="C82:C82"/>
+    <mergeCell ref="B50:B82"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D4" r:id="rId_hyperlink_1" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/ESTRATEGICO/DES/DES-IN-001-V1_instructivo_de_gestio_n_de_iniciativas_cooperacio_n_internacional.docx"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_2" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/ESTRATEGICO/DES/DES-IN-002-V2_Instructivo_control_de_informacion_documentada.docx"/>
     <hyperlink ref="D6" r:id="rId_hyperlink_3" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/ESTRATEGICO/DES/DES-IN-004-V1_Instructivo_para_la_inscripcion_y_registro_de_proyectos_de_inversion_en_la_plataforma_MGA___WEB.docx"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_4" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/ESTRATEGICO/EGTI/EGTI-IN-001_V2_Instructivo_Seguimiento_PETI.docx"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_5" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/ESTRATEGICO/EGTI/EGTI-IN-002_v1_instructivo_de_roles_y_responsabilidades_del_mspi.docx"/>
-    <hyperlink ref="D9" r:id="rId_hyperlink_6" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/PCI/PCI-IN-001_V1_Instructivo_de_toma_de_fotografias_del_diagnostico_vial.doc"/>
-[...69 lines deleted...]
-    <hyperlink ref="D79" r:id="rId_hyperlink_76" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GAM/GAM-IN-001_V4_INSTRUCTIVO_FORMULACION_IMPLEMENTACION_Y_SEGUIMIENTO_DEL_PIGA.docx"/>
+    <hyperlink ref="D9" r:id="rId_hyperlink_6" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/PCI/Aprobacion_documental_PCI-IN-003_V1_Instructivo_estrategias_de_intervencion_vial_20260921.pdf"/>
+    <hyperlink ref="D10" r:id="rId_hyperlink_7" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/PCI/PCI-IN-001_V1_Instructivo_de_toma_de_fotografias_del_diagnostico_vial.doc"/>
+    <hyperlink ref="D11" r:id="rId_hyperlink_8" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/PCI/PCI-IN-002_V1_Instructivo_para_la_toma_de_aforos_vehiculares_13052026.pdf"/>
+    <hyperlink ref="D12" r:id="rId_hyperlink_9" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/PCI/PCI-IN-003_V1_INSTRUCTIVO_ESTRATEGIAS_DE_INTERVENCION_VIAL.docx"/>
+    <hyperlink ref="D13" r:id="rId_hyperlink_10" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/GLAB/GLAB-IN-002_v8_Instructivo_de_seguimiento_del_equipamiento_del_laboratorio_uaermv_3.docx"/>
+    <hyperlink ref="D14" r:id="rId_hyperlink_11" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/GLAB/GLAB_IN-003V3_INSTRUCTIVO_PARA_LA_SELECCION_Y_VERIFICACION_DEL_METODO.docx"/>
+    <hyperlink ref="D15" r:id="rId_hyperlink_12" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/GLAB/GLAB_IN-004V5_INSTRUCTIVO_DE_INSTALACIONES_Y_CONDICIONES_AMBIENTALES.docx"/>
+    <hyperlink ref="D16" r:id="rId_hyperlink_13" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/GLAB/20251210337203_00005.docx"/>
+    <hyperlink ref="D17" r:id="rId_hyperlink_14" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/GLAB/GLAB_IN-007V8_INSTRUCTIVO_PARA_LOS_REGISTROS_TECNICOS_E_INFORMES_DE_ENSAYO.docx"/>
+    <hyperlink ref="D18" r:id="rId_hyperlink_15" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/GLAB/GLAB-IN-008V3_INSTRUCTIVO_DE_IMPARCIALIDAD.docx"/>
+    <hyperlink ref="D19" r:id="rId_hyperlink_16" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/GLAB/GLAB-IN-009-V4.docx"/>
+    <hyperlink ref="D20" r:id="rId_hyperlink_17" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/GLAB/GLAB_IN-010V3_INSTRUCTIVO_PARA_LA_REVISION_POR_LA_DIRECCION.docx"/>
+    <hyperlink ref="D21" r:id="rId_hyperlink_18" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/PRO/PRO-IN-001-V1_Instructivo_para_el_despacho_y_entrega_de_emulsion_en_frentes_de_obra.docx"/>
+    <hyperlink ref="D22" r:id="rId_hyperlink_19" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/LMME/LMME-IN-001_V1_Instructivo_para_el_suministro_de_combustible.docx"/>
+    <hyperlink ref="D23" r:id="rId_hyperlink_20" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA_APROBACION_IN-002_008_018_023-V1_11-08-2025.pdf"/>
+    <hyperlink ref="D24" r:id="rId_hyperlink_21" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA_APROBACION_IN-005-V1_11-06-2025.pdf"/>
+    <hyperlink ref="D25" r:id="rId_hyperlink_22" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA_APROBACION_IN-006-V1_20251900259093.pdf"/>
+    <hyperlink ref="D26" r:id="rId_hyperlink_23" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA_APROBACION_IN-012_016-V1_30-06-2026.pdf"/>
+    <hyperlink ref="D27" r:id="rId_hyperlink_24" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA_APROBACION_IN-013_V105-09-2025_20251900245593.pdf"/>
+    <hyperlink ref="D28" r:id="rId_hyperlink_25" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA_APROBACION_IN-014-V1_22-12-2023.pdf"/>
+    <hyperlink ref="D29" r:id="rId_hyperlink_26" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA_APROBACION_IN-020-V1-NULL_IMVI-IN-020-V4_29-09-2025.pdf"/>
+    <hyperlink ref="D30" r:id="rId_hyperlink_27" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA_APROBACION_IN-025_V105-09-2025_20251900245663.pdf"/>
+    <hyperlink ref="D31" r:id="rId_hyperlink_28" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA-APROBACION_IN-026-V1_17-02-2026.pdf"/>
+    <hyperlink ref="D32" r:id="rId_hyperlink_29" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA-APROBACION-IN-001-V128-04-2026.pdf"/>
+    <hyperlink ref="D33" r:id="rId_hyperlink_30" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA-APROBACION-IN-009-V124-04-2026.pdf"/>
+    <hyperlink ref="D34" r:id="rId_hyperlink_31" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA-IN-001-V1_Instructivo_de_Excavacion.docx"/>
+    <hyperlink ref="D35" r:id="rId_hyperlink_32" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA-IN-002-V1-Instructivo_para_subbases_y_bases_granulares.docx"/>
+    <hyperlink ref="D36" r:id="rId_hyperlink_33" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA-IN-005-V1_Instructivo_Fresado_Estabilizado.docx"/>
+    <hyperlink ref="D37" r:id="rId_hyperlink_34" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA-IN-006-V1_Instructivo_para_bacheo.docx"/>
+    <hyperlink ref="D38" r:id="rId_hyperlink_35" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA-IN-008-V1_Instructivo_para_riego_de_liga_e_imprimacion.docx"/>
+    <hyperlink ref="D39" r:id="rId_hyperlink_36" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA-IN-009-V1_Instructivo_para_bordillos_como_estructura_de_confinamiento.docx"/>
+    <hyperlink ref="D40" r:id="rId_hyperlink_37" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA-IN_012-V1_Instructivo_Para_Sello_De_Fisuras_y_Grietas.docx"/>
+    <hyperlink ref="D41" r:id="rId_hyperlink_38" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA-IN-013-V1_Instructivo_Parcheo_20251900245593.docx"/>
+    <hyperlink ref="D42" r:id="rId_hyperlink_39" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA-IN-014-V4_Instructivo_para_la_recoleccion_y_consolidacion_de_informacion_de_obras.docx"/>
+    <hyperlink ref="D43" r:id="rId_hyperlink_40" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA-IN_016-V1_Instructivo_para_fresado_de_pavimento_asfaltico.docx"/>
+    <hyperlink ref="D44" r:id="rId_hyperlink_41" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA-IN-018-V1_Instructivo_para_pavimento_de_concreto_hidraulico.docx"/>
+    <hyperlink ref="D45" r:id="rId_hyperlink_42" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA-IN-020-V1_Instructivo_de_espacio_publico_para_la_movilidad.docx"/>
+    <hyperlink ref="D46" r:id="rId_hyperlink_43" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA-IN-023-V1_Instructivo_para_parcheo_con_mezcla_asfaltica_en_frio.docx"/>
+    <hyperlink ref="D47" r:id="rId_hyperlink_44" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA-IN-024-V1_Instructivo_para_el_diligenciamiento_y_control_en_el_uso_de_los_vales_de_material_de_excavacion.docx"/>
+    <hyperlink ref="D48" r:id="rId_hyperlink_45" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA-IN-025-V1_Instructivo_concertacion_estructuracion_negociacion_y_suscripcion_de_contrato_sindical_para_ejecucion_de_obras.docx"/>
+    <hyperlink ref="D49" r:id="rId_hyperlink_46" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/MISIONAL/INFRA/INFRA-IN-026-V1_Instructivo_para_recibo_de_materiales_en_obra.docx"/>
+    <hyperlink ref="D50" r:id="rId_hyperlink_47" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GCON/GCON-INS-001_V1_Instructivo_para_modificaciones_aplicativo_caliope.docx"/>
+    <hyperlink ref="D51" r:id="rId_hyperlink_48" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GEFI/GEFI-IN-001-V3_Instructivo_para_el_Manejo_y_Legalizacion_de_Avances.doc"/>
+    <hyperlink ref="D52" r:id="rId_hyperlink_49" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GEFI/GEFI-IN-002-V6_Instructivo_para_manejo_y_control_caja_menor.doc"/>
+    <hyperlink ref="D53" r:id="rId_hyperlink_50" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GDOC/gdoc-in-002-v7_Instructivo_Organizacion_Archivos.docx"/>
+    <hyperlink ref="D54" r:id="rId_hyperlink_51" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GDOC/GDOC-IN-003_V2_Instructivo_Eliminacion_de_Archivos.docx"/>
+    <hyperlink ref="D55" r:id="rId_hyperlink_52" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GREF/GREF-IN-002-V3_Instructivo_para_desarrollar_un_estudio_de_ofertas_de_mercado_inmobiliario_para_arrrendamiento_de_inmuebles.docx"/>
+    <hyperlink ref="D56" r:id="rId_hyperlink_53" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GREF/GREF-IN-003-V1_Instructivo_para_reclamacion_por_siniestros.doc"/>
+    <hyperlink ref="D57" r:id="rId_hyperlink_54" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/Aprobacion_actualizacion_documental_GTHU-IN-002_V6_instructivo_concertacion_estructuracion_y_suscripcion_de_contrato_sindical_para_ejecucion_de_obras_UAERMV_11-12-2024.pdf"/>
+    <hyperlink ref="D58" r:id="rId_hyperlink_55" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/Aprobacion_documental_GTHU-IN-006_V3_Instructivo_tramite_retiro_parcial_y_definitivo_de_cesantias_12-02-2025.pdf"/>
+    <hyperlink ref="D59" r:id="rId_hyperlink_56" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/Aprobacion_actualizacion_documental_GTHU-S-IN-001_V3_INSTRUCTIVO_TRAMITE_DE_QUEJAS_DE_ACOSO_LABORAL_SEXUAL_29-04-2026.pdf"/>
+    <hyperlink ref="D60" r:id="rId_hyperlink_57" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/Aprobacion_actualizacion_documental_GTHU-S-IN-004_V3_Y_GTHU-S-DI-004_V5.pdf"/>
+    <hyperlink ref="D61" r:id="rId_hyperlink_58" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/Aprobacion_documental_GTHU-IN-006_V1_Instructivo_tramite_retiro_de_cesantias_UAERMV.pdf"/>
+    <hyperlink ref="D62" r:id="rId_hyperlink_59" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/Aprobacion_documental_GTHU-S-IN-006_Y_GTHU-S-FM-001_01-12-2022.pdf"/>
+    <hyperlink ref="D63" r:id="rId_hyperlink_60" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/GTHU-IN-001_V1_Instructivo_para_proveer_provisionalmente_empleos_en_la_planta_de_personal.docx"/>
+    <hyperlink ref="D64" r:id="rId_hyperlink_61" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/GTHU-IN-003_V4_Instructivo_para_la_provision_transitoria_de_empleos_mediante_encargo_UAERMV.docx"/>
+    <hyperlink ref="D65" r:id="rId_hyperlink_62" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/GTHU-IN-004_V2_Instructivo_Trabajo_Suplementario_Rec_Noc_he_Ttrab_Dom_Fest_29-11-2019.docx"/>
+    <hyperlink ref="D66" r:id="rId_hyperlink_63" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/GTHU-IN-005_V1_Instructivo_Declaracion_Bienes_y_Rentas_23-07-2020.docx"/>
+    <hyperlink ref="D67" r:id="rId_hyperlink_64" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/GTHU-IN-006_V3_Instructivo_tramite_retiro_parcial_y_definitivo_de_cesantIas-UAERMV_12-02-2025.docx"/>
+    <hyperlink ref="D68" r:id="rId_hyperlink_65" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/GTHU-IN-007_V4_Instructivo_tramite_de_conflicto_de_interes-UAERMV_28-06-2022.docx"/>
+    <hyperlink ref="D69" r:id="rId_hyperlink_66" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/GTHU-IN-008_V3_Instructivo_de_entrega_de_cargo_UAERMV_28-06-2022.docx"/>
+    <hyperlink ref="D70" r:id="rId_hyperlink_67" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/GTHU-S-IN-001_V3_INSTRUCTIVO_TRAMITE_DE_QUEJAS_DE_ACOSO_LABORAL_SEXUAL_Y__DE_TODO_TIPO_DE_VIOLENCIAS___UAERMV_29-04-2026.docx"/>
+    <hyperlink ref="D71" r:id="rId_hyperlink_68" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/GTHU-S-IN-002_V1_Instructivo_rescate_espacio_confinado_configuracion_vertical_UAERMV_30-10-2025.docx"/>
+    <hyperlink ref="D72" r:id="rId_hyperlink_69" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/GTHU-S-IN-003_V2_instructivo_de_examenes_ocupacionales_-_UAERMV_01-12-2025.docx"/>
+    <hyperlink ref="D73" r:id="rId_hyperlink_70" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/GTHU-S-IN-004_V4_Instructivo_de_identificacion_de_peligros_y_valoracion_de_riesgos_UAERMV.docx"/>
+    <hyperlink ref="D74" r:id="rId_hyperlink_71" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/GTHU-S-IN-005-V01_Instructivo_para_el_diligenciamiento_formato_revision_por_la_alta_direccion.doc"/>
+    <hyperlink ref="D75" r:id="rId_hyperlink_72" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/GTHU-S-IN-006_V1_INSTRUCTIVO_DE_IMPLEMENTACION_DEL_PLAN_DE_MANEJO_DE_TRAFICO_PMT-_UAERMV_01-12-2022.docx"/>
+    <hyperlink ref="D76" r:id="rId_hyperlink_73" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/GTHU-S-IN-007_V2-_INSTRUCTIVO_PARA_LA_INVESTIGACION_DE_ENFERMEDAD_LABORAL___UAERMV.docx"/>
+    <hyperlink ref="D77" r:id="rId_hyperlink_74" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/GTHU-S-IN-007-V1-Instructivo-enfermedades-laborales-uaermv.docx"/>
+    <hyperlink ref="D78" r:id="rId_hyperlink_75" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/GTHU-S-IN-008_V2_Instructivo_definicion_de_objetivos_indicadores_y_metas_del_SG-SST_20-08-2025.doc"/>
+    <hyperlink ref="D79" r:id="rId_hyperlink_76" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/GTHU-S-IN-009_V1_Instructivo_de_limpieza_y_desinfeccion_salas_amigas_de_la_familia_lactante-SAFL_UAERMV_29-09-2025.docx"/>
+    <hyperlink ref="D80" r:id="rId_hyperlink_77" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/GTHU-S-IN-010_V1_Instructivo_rescate_asistido_alturas_y_espacios_confinados-UAERMV_23-10-2025.docx"/>
+    <hyperlink ref="D81" r:id="rId_hyperlink_78" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GTHU/GTHU-S-IN-011_V1_Instructivo_configuracion_sistema_de_polipastos_3-1_23-10-1025.docx"/>
+    <hyperlink ref="D82" r:id="rId_hyperlink_79" tooltip="https://www.umv.gov.co/sisgestion2023/Documentos/APOYO/GAM/GAM-IN-001_V4_INSTRUCTIVO_FORMULACION_IMPLEMENTACION_Y_SEGUIMIENTO_DEL_PIGA.docx"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>